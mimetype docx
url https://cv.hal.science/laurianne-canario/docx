--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -190,282 +190,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La morsure de queue chez le porc : de la mesure aux solutions génétiques pour limiter le phénomène</w:t>
+                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Canario</w:t>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 38 (3), pp.8214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.8214⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357321v1</w:t>
+                <w:t xml:space="preserve">hal-05444004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La morsure de queue chez le porc : de la mesure aux solutions génétiques pour limiter le phénomène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
+              <w:t xml:space="preserve">, 2025, 38 (3), pp.8214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.8214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444004v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles génétiques pour les systèmes d’élevages certifiés en agriculture biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -581,51 +581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -702,51 +702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of image-based sow activity patterns reveals several associations with piglet survival and early growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -823,51 +823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior Comparison During Chronic Heat Stress in Large White and Creole Pigs Using Image-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -951,567 +951,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoregulation at birth differs between piglets from two genetic lines divergent for residual feed intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting sow postures from video images: Comparison of convolutional neural networks and segmentation combined with support vector machines under various training and testing setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Schmitt</w:t>
+                <w:t xml:space="preserve">Bernard Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reigner</w:t>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Billon</w:t>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100069⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2021.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153765v1</w:t>
+                <w:t xml:space="preserve">hal-03413048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sow postures from video images: Comparison of convolutional neural networks and segmentation combined with support vector machines under various training and testing setups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+                <w:t xml:space="preserve">Thermoregulation at birth differs between piglets from two genetic lines divergent for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Benet</w:t>
+                <w:t xml:space="preserve">J. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Labrune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+                <w:t xml:space="preserve">L. Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Ricard</w:t>
+                <w:t xml:space="preserve">Y. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 212, pp.19-29. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2021.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413048v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for the Analysis and Reduction of Damaging Behaviour in Group-Housed Livestock, With Application to Pig Breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.611073⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148242v1</w:t>
+                <w:t xml:space="preserve">hal-02569226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+                <w:t xml:space="preserve">Prospects for the Analysis and Reduction of Damaging Behaviour in Group-Housed Livestock, With Application to Pig Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
+                <w:t xml:space="preserve">Piter Bijma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Irene Camerlink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ducos</w:t>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.611073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02569226v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic trends in maternal and neonatal behaviors and their association with perinatal survival in French Large White swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4306,51 +4306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4498,287 +4498,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated responses for litter traits to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t>
+                <w:t xml:space="preserve">Correlative responses for pre- and postweaning growth and backfat thickness to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalberto Rosendo</w:t>
+                <w:t xml:space="preserve">Adalberto Rosendo Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Druet</w:t>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marcel Gogué</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 85 (7), pp.1615-1624. </w:t>
+              <w:t xml:space="preserve">, 2007, 85, pp.3209-3217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2006-690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2007-0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363086v1</w:t>
+                <w:t xml:space="preserve">hal-02657119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative responses for pre- and postweaning growth and backfat thickness to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t>
+                <w:t xml:space="preserve">Correlated responses for litter traits to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalberto Rosendo Ponce</w:t>
+                <w:t xml:space="preserve">Adalberto Rosendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 85, pp.3209-3217. </w:t>
+              <w:t xml:space="preserve">, 2007, 85 (7), pp.1615-1624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2007-0106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2006-690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657119v1</w:t>
+                <w:t xml:space="preserve">hal-03363086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 of body composition and physiological state of Large White pigs at birth</w:t>
               </w:r>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4924,77 +4924,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (7), pp.929-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5067,51 +5067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84, pp.1053-1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5363,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaelle Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 - 1ère édition des Trans Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA, Feb 2026, Rennes, France</w:t>
@@ -5462,51 +5462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5596,51 +5596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Magadray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Cochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5747,51 +5747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.694</w:t>
@@ -5872,51 +5872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6316,77 +6316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating sow posture from computer vision: influence of the sampling rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Animal Scoience (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6536,64 +6536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatisée des postures en lien avec le comportement maternel chez les truies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6638,527 +6638,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow activity patterns elaborated from computer vision data are associated with piglet growth in early lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+                <w:t xml:space="preserve">Relationships between sow activity over the days after farrowing and litter weight gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia. pp.16</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881852v1</w:t>
+                <w:t xml:space="preserve">hal-04199739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédisposition génétique et expression des comportements liés à la morsure de queue en lien avec les caractéristiques de chaque porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55èmes Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between sow activity over the days after farrowing and litter weight gain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bonneau</w:t>
+                <w:t xml:space="preserve">Prédiction du patron d’activité des truies allaitantes par analyse d’image, et relations avec la survie et la croissance des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bailly</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.381</w:t>
+              <w:t xml:space="preserve">55ème Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199739v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du patron d’activité des truies allaitantes par analyse d’image, et relations avec la survie et la croissance des porcelets</w:t>
+                <w:t xml:space="preserve">Sow activity patterns elaborated from computer vision data are associated with piglet growth in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. pp.45-50</w:t>
+              <w:t xml:space="preserve">ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066713v1</w:t>
+                <w:t xml:space="preserve">hal-04881852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using millimetre-wave radar for monitoring sow postural activity in individual pen: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7226,64 +7226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of performance in sows switching between crate and pen from one parity to the next</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7476,90 +7476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large White genetics in organic system: breeding for piglet survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7705,51 +7705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7800,51 +7800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7912,51 +7912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour étudier et mesurer le comportement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8283,64 +8283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,510 +8665,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point et validation d’un système embarqué pour mesurer l’activité posturale des truies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bompa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Cristina Micheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">An Jamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie - INRAE - Centre Clermont Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
+              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376345v1</w:t>
+                <w:t xml:space="preserve">hal-03629772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point et validation d’un système embarqué pour mesurer l’activité posturale des truies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Micheloni</w:t>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Jamart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie - INRAE - Centre Clermont Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629772v1</w:t>
+                <w:t xml:space="preserve">hal-03376345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacité d’adaptation des truies et amélioration de la survie des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">SPACE 2021 - Conférence "Les rendez-vous INRAE" - Santé et bien-être des animaux en élevage biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+                <w:t xml:space="preserve">hal-03376565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d’adaptation des truies et amélioration de la survie des porcelets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2021 - Conférence "Les rendez-vous INRAE" - Santé et bien-être des animaux en élevage biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376565v1</w:t>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions génétiques du comportement des truies et de leurs porcelets en début de lactation et leurs associations avec la mortalité et la croissance néonatale</w:t>
               </w:r>
@@ -9279,90 +9279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour des opérations de détection et d’identification dans le domaine animalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9452,51 +9452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
@@ -9719,103 +9719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images pour le suivi d'animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ISIS - Intelligence artificielle/Apprentissage machine pour l'agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national de la recherche scientifique, Nov 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9834,277 +9834,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre-wave radars for the automatic recording of sow postural activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New perspective on intergenerational transmission of characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production, Dec 2020, Inconnu, Italy</w:t>
+              <w:t xml:space="preserve">EAAP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079692v1</w:t>
+                <w:t xml:space="preserve">hal-03162765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspective on intergenerational transmission of characters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Millimetre-wave radars for the automatic recording of sow postural activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Aliakbari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Demars</w:t>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production, Dec 2020, Inconnu, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162765v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du déterminisme génétique de la caudophagie chez des femelles de la lignée Tai Zumu en fin d'engraissement</w:t>
               </w:r>
@@ -10185,90 +10185,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an embedded tool to measure postural activity of lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
@@ -10379,103 +10379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2018, Paris, France</w:t>
@@ -10580,260 +10580,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
+                <w:t xml:space="preserve">The use of imaging to learn on piglet level of development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dizabeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bluy</w:t>
+                <w:t xml:space="preserve">Aurélys Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Secula</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. pp.38-38</w:t>
+              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (EC-PLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605222v1</w:t>
+                <w:t xml:space="preserve">hal-02790531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of imaging to learn on piglet level of development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dizabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélys Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Aurelie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (EC-PLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. pp.38-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790531v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre pour contrôler les facteurs génétiques et non génétiques de la transmission des caractères maternels</w:t>
               </w:r>
@@ -11673,51 +11673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORCINET- Approche intégrée de la maturité des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11798,51 +11798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of piglet maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11923,51 +11923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of piglet maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12208,51 +12208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12325,51 +12325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lundeheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piter Bijma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12936,247 +12936,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relations between the group effect for average daily gain, and post-mixing aggression and skin lesions in Swedish pigs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse génétique de la productivité numérique et pondérale et de la durée de mise bas de truies Large White et Landrace Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on the Assessment of Animal Welfare at Farm and Group Level (WAFL), September 10-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ghent, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817149v1</w:t>
+                <w:t xml:space="preserve">hal-02755802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique de la productivité numérique et pondérale et de la durée de mise bas de truies Large White et Landrace Français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic relations between the group effect for average daily gain, and post-mixing aggression and skin lesions in Swedish pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bergsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on the Assessment of Animal Welfare at Farm and Group Level (WAFL), September 10-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ghent, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755802v1</w:t>
+                <w:t xml:space="preserve">hal-02817149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic trends for farrowing behaviour in French Large White sows from 1977 to 1998 estimated by use of frozen semen.</w:t>
               </w:r>
@@ -13188,64 +13188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on the Assessment of Animal Welfare at Farm and Group Level (WAFL), September 10-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ghent, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13322,51 +13322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13430,51 +13430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Moigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual meeting of the European Association for animal production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom. pp.1 volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13499,103 +13499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated responses for pre- and postweaning growth and backfat thickness to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalberto Rosendo Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom T. Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom. pp.1 volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13659,51 +13659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. pp.1 volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13767,51 +13767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13901,51 +13901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Réunion Annuelle de la Fédération Européenne de Zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Antalya, pp.Inconnu</w:t>
@@ -14013,51 +14013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ligonesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14121,51 +14121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ligonesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14203,90 +14203,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des effets de la sélection réalisée entre 1977 et 1998 dans la population Large White sur la composition corporelle et l'état physiologique du porc nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
@@ -14328,77 +14328,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of realised genetic trends in French Large White pigs from 1977 to 1998 using frozen semen: farrowing and early lactation periods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production (EEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Uppsala, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14423,90 +14423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la sélection pour la prolificité des truies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rosendo-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14695,51 +14695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14820,64 +14820,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission on Pig Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t>
@@ -14951,64 +14951,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoSBReal : un dispositif pour l’enregistrement et le suivi automatisé des postures de la truie allaitante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Cochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Magadray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15089,51 +15089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15227,64 +15227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p;730; n°45, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15697,51 +15697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La corrélation génétique entre effets directs et effets sociaux peut-elle varier du fait de la sélection ? Une étude par simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15857,64 +15857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reprosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16077,90 +16077,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point et validation d'un système embarqué pour mesurer l'activité posturale des truies allaitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France. 2018</w:t>
@@ -16461,90 +16461,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dizabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t>
@@ -16573,51 +16573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Fetal Blood Transcriptomic Approach To Get Insight Into Biology Related To Birth Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16875,51 +16875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t>
@@ -17500,51 +17500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des approches multi-omiques pour caractériser la fin du développement foetal et mieux comprendre le déterminisme de la maturité à la naissance en lien avec la survie néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17757,346 +17757,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle Transcriptomic Investigation of Late Fetal Development and Determinism of Maturity at Birth in Two Extreme Breeds: Meishan and Large White</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+                <w:t xml:space="preserve">Influences génétiques - Large White et Meishan - sur la fin du développement de foetus purs et croisés de la même portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetic Applied to Livestock production</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136288v1</w:t>
+                <w:t xml:space="preserve">hal-01210570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences génétiques - Large White et Meishan - sur la fin du développement de foetus purs et croisés de la même portée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Hebrard</w:t>
+                <w:t xml:space="preserve">Muscle Transcriptomic Investigation of Late Fetal Development and Determinism of Maturity at Birth in Two Extreme Breeds: Meishan and Large White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetic Applied to Livestock production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210570v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the development of adipose tissue of pure and crossbred fetuses from Meishan and Large White sows during the last month of pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18272,51 +18272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-tissue analysis in fetal pigs to identify genes involved in the determinism of maturity and survival at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18952,64 +18952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Paris, France. ITP, pp.1 volume, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19191,64 +19191,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual pig-related factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tail biting in pigs - a comprehensive guide to its aetiology, impact and wider significance in pig management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill | Wageningen Academic, https://brill.com/display/book/9789004694989/BP000011.xml, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19295,51 +19295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral genetics in pigs and relations to welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics and the Behavior of Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.325-375, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19509,51 +19509,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of temporary crating on performance of Large White sows bred for piglet survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPILOW factsheets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://ppilow.eu/wp-content/uploads/2024/10/FactSheet_PPILOW_PA15_Impact-of-temporary-crating.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19649,51 +19649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19885,51 +19885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19979,51 +19979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated detection of sow posture changes with millimeter-wave radars and deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihoreau Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20031,51 +20031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20159,51 +20159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20341,51 +20341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="558C4148"/>
+    <w:nsid w:val="E41F74A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20572,51 +20572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-canario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0046-381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120249103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.8214" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1051284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reigner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.09.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Camerlink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611073" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0288-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lundeheim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ramon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Rafel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0333-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monteville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew185" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9548" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12122" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQ9TZM7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631169v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00410" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lundgren" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fikse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grandinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roehe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5392" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zumbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BSJ9SM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haandlykken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergsma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-690" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657119v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo Ponce" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0106" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451053x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-775" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Magadray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Dreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Barry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza R. Moscovice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amorim Franchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Juul Pedersen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bagaria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199739v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girardie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reignier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593314v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725121v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376012v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Joly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376002v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376345v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135223v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Espinoza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079612v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079670v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736862v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735164v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737943v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793126v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodenburg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wall" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753539v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193359v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756062v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758189v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moigneau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753105v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755418v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752738v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vangen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817149v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755802v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814951v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754024v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820246v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820614v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815292v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantoni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822328v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750685v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ligonesche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824074v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932824v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693442v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376607v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736286v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reale" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737980v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734135v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Martin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604824v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602857v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miichael Maupin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194051v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delauney" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742563v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749444v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bahon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745680v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194049v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194048v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852398v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canario" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H&#233;brard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814469v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823889v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725330v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004694989" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044351v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85752-9.00008-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796958v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123945860" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394586-0.00011-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134694v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783440v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Barrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delplace" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673983v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fr&#252;h" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi M-L Andersen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Bark" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bochicchio" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654530v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858035v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihoreau Mathieu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-canario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0046-381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120249103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.8214" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1051284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.09.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reigner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Camerlink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0288-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lundeheim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ramon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Rafel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0333-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monteville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew185" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9548" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12122" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQ9TZM7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631169v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00410" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lundgren" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fikse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grandinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roehe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5392" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zumbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BSJ9SM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haandlykken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergsma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo Ponce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-690" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451053x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-775" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Magadray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Dreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Barry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza R. Moscovice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amorim Franchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Juul Pedersen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bagaria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199739v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girardie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032931v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reignier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593314v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725121v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376012v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Joly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376002v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376345v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135223v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Espinoza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079612v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079670v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736862v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735164v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737943v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793126v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodenburg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wall" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753539v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193359v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756062v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758189v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moigneau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753105v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755418v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752738v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vangen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817149v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814951v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754024v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820246v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820614v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815292v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantoni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822328v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750685v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ligonesche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824074v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932824v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693442v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376607v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736286v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reale" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737980v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734135v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Martin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604824v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602857v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miichael Maupin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194051v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delauney" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742563v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749444v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bahon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745680v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194049v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194048v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852398v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canario" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H&#233;brard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814469v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823889v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725330v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004694989" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044351v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85752-9.00008-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796958v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123945860" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394586-0.00011-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134694v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783440v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Barrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delplace" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673983v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fr&#252;h" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi M-L Andersen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Bark" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bochicchio" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654530v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858035v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihoreau Mathieu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>