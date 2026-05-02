--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1742,256 +1742,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of proteomic and transcriptomic data highlights late fetal muscle maturation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point de méthodes et d’outils spécifiques pour répondre à des questions de recherche autour du comportement animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Voillet</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.159-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771812v1</w:t>
+                <w:t xml:space="preserve">hal-02627723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de méthodes et d’outils spécifiques pour répondre à des questions de recherche autour du comportement animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated analysis of proteomic and transcriptomic data highlights late fetal muscle maturation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.672-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.066357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627723v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of adipose tissue during the last weeks of gestation in pure and crossbred Large White or Meishan fetuses gestated by sows of either breed</w:t>
               </w:r>
@@ -2003,51 +2003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,77 +2358,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the intestinal transcriptome of Meishan and Large White piglets during late fetal development reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of intestinal maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3121,295 +3121,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle transcriptomic investigation of late fetal development identifies candidate genes for piglet maturity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameters for feed intake, litter weight, body condition and rebreeding success in primiparous Norwegian Landrace Sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">H. Lundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+                <w:t xml:space="preserve">F. Fikse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+                <w:t xml:space="preserve">K. Grandinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lundeheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (797), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113002000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638427v1</w:t>
+                <w:t xml:space="preserve">hal-02636869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for feed intake, litter weight, body condition and rebreeding success in primiparous Norwegian Landrace Sows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle transcriptomic investigation of late fetal development identifies candidate genes for piglet maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lundgren</w:t>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fikse</w:t>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Grandinson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.175-183. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (797), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731113002000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636869v1</w:t>
+                <w:t xml:space="preserve">hal-02638427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de l’adaptation comportementale des animaux aux conditions d’élevage : le cas des productions bovines, porcines, avicoles et aquacoles</w:t>
               </w:r>
@@ -3879,77 +3879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of reproductive performance in Landrace sows and its correlation to piglet growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grandinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lundeheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,51 +4038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of growth in piglets and the association with homogeneity of body weight within litters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haandlykken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,421 +4628,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated responses for litter traits to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 of body composition and physiological state of Large White pigs at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalberto Rosendo</w:t>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Druet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystèle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2006-690⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (10), pp.1409-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363086v1</w:t>
+                <w:t xml:space="preserve">hal-02661609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 of body composition and physiological state of Large White pigs at birth</w:t>
+                <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 for farrowing characteristics in the French Large White breed using frozen semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotta Rydhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 1 (10), pp.1409-1413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000766⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 1 (7), pp.929-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661609v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 for farrowing characteristics in the French Large White breed using frozen semen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated responses for litter traits to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalberto Rosendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (7), pp.929-938. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (7), pp.1615-1624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2006-690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657585v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation of farrowing kinetics traits and their relationships with litter size and perinatal mortality in French Large White sows.</w:t>
               </w:r>
@@ -5430,286 +5430,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences de multiples composantes des aptitudes maternelles de la truie sur la survie et la croissance précoces de la portée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+                <w:t xml:space="preserve">Efficiently recording of sow’s activity patterns through embedded computer vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Magadray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Cochou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.694</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932738v1</w:t>
+                <w:t xml:space="preserve">hal-05236148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently recording of sow’s activity patterns through embedded computer vision</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Dreau</w:t>
+                <w:t xml:space="preserve">Influences de multiples composantes des aptitudes maternelles de la truie sur la survie et la croissance précoces de la portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572415481185847E12)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236148v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-block analyses reveal that standing activity on the day of farrowing and newborn aggression are main factors contributing to litter survival and growth in primiparous sows among a hundred maternal traits</w:t>
               </w:r>
@@ -5859,51 +5859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6060,497 +6060,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un sevrage tardif sur les réponses comportementales et physiologiques des porcelets au sevrage</w:t>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Clouard</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Rutkowski</w:t>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Manceau</w:t>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Bailly</w:t>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780722v1</w:t>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+                <w:t xml:space="preserve">Effet d’un sevrage tardif sur les réponses comportementales et physiologiques des porcelets au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Emma Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+                <w:t xml:space="preserve">hal-04780722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating sow posture from computer vision: influence of the sampling rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 1- fetal placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Animal Scoience (EAAP)</w:t>
+              <w:t xml:space="preserve">European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259314v1</w:t>
+                <w:t xml:space="preserve">hal-04591855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 1- fetal placenta</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Gress</w:t>
+                <w:t xml:space="preserve">Estimating sow posture from computer vision: influence of the sampling rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Animal Production (EAAP)</w:t>
+              <w:t xml:space="preserve">European Federation of Animal Scoience (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591855v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatisée des postures en lien avec le comportement maternel chez les truies</w:t>
               </w:r>
@@ -6575,51 +6575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Cochou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ADAMEP 6-7 novembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau ADAMEP - MP SANBA, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6638,168 +6638,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between sow activity over the days after farrowing and litter weight gain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Girardie</w:t>
+                <w:t xml:space="preserve">Sow activity patterns elaborated from computer vision data are associated with piglet growth in early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bailly</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.381</w:t>
+              <w:t xml:space="preserve">ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199739v1</w:t>
+                <w:t xml:space="preserve">hal-04881852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédisposition génétique et expression des comportements liés à la morsure de queue en lien avec les caractéristiques de chaque porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6815,73 +6815,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55èmes Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du patron d’activité des truies allaitantes par analyse d’image, et relations avec la survie et la croissance des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6940,182 +6940,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow activity patterns elaborated from computer vision data are associated with piglet growth in early lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+                <w:t xml:space="preserve">Relationships between sow activity over the days after farrowing and litter weight gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia. pp.16</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881852v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using millimetre-wave radar for monitoring sow postural activity in individual pen: first results</w:t>
               </w:r>
@@ -7345,890 +7345,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large White genetics in organic system: breeding for piglet survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarkko Niemi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+                <w:t xml:space="preserve">hal-04286544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large White genetics in organic system: breeding for piglet survival</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286544v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurer la transition vers des truies plus libres en maternité</w:t>
+                <w:t xml:space="preserve">La génétique Large White en élevage biologique : influence du blocage temporaire des truies autour de la mise bas sur la survie des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ENSAT "Eleveur et animal, une histoire deux bien-être"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Auzeville-Tolosane, France</w:t>
+              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593314v1</w:t>
+                <w:t xml:space="preserve">hal-03552015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique Large White en élevage biologique : influence du blocage temporaire des truies autour de la mise bas sur la survie des porcelets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552015v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assurer la transition vers des truies plus libres en maternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque ENSAT "Eleveur et animal, une histoire deux bien-être"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Auzeville-Tolosane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574488v1</w:t>
+                <w:t xml:space="preserve">hal-03593314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour étudier et mesurer le comportement animal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering of Meishan and Large White sows for activity defined from image analysis, and influence on piglet mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+                <w:t xml:space="preserve">Oceane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Bonneau Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA, May 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">WCGALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821100v1</w:t>
+                <w:t xml:space="preserve">hal-03725121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of Meishan and Large White sows for activity defined from image analysis, and influence on piglet mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour étudier et mesurer le comportement animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Girardie</w:t>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonneau Bonneau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCGALP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725121v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8277,734 +8277,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding for sow maternal ability to improve piglet survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI VETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">PigGen Canada webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562449v1</w:t>
+                <w:t xml:space="preserve">hal-03376012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for sow maternal ability to improve piglet survival</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PigGen Canada webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, Canada</w:t>
+              <w:t xml:space="preserve">AI VETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376012v1</w:t>
+                <w:t xml:space="preserve">hal-04562449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic trends in doe and kit behaviour and performances assessed with comparison of old and modern-type lines in a crossfostering design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding for the behaviour of pigs to improve their health and welfare - Focus on the lactating sow and the young pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">The EAAP webinar series – How to improve animal behaviour through breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, webinar, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416254v1</w:t>
+                <w:t xml:space="preserve">hal-03376002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for the behaviour of pigs to improve their health and welfare - Focus on the lactating sow and the young pigs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic trends in doe and kit behaviour and performances assessed with comparison of old and modern-type lines in a crossfostering design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EAAP webinar series – How to improve animal behaviour through breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, webinar, Italy</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376002v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point et validation d’un système embarqué pour mesurer l’activité posturale des truies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Micheloni</w:t>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Jamart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie - INRAE - Centre Clermont Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629772v1</w:t>
+                <w:t xml:space="preserve">hal-03376345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point et validation d’un système embarqué pour mesurer l’activité posturale des truies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bompa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Cristina Micheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">An Jamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie - INRAE - Centre Clermont Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
+              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376345v1</w:t>
+                <w:t xml:space="preserve">hal-03629772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité d’adaptation des truies et amélioration de la survie des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPACE 2021 - Conférence "Les rendez-vous INRAE" - Santé et bien-être des animaux en élevage biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9029,90 +9029,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9154,51 +9154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions génétiques du comportement des truies et de leurs porcelets en début de lactation et leurs associations avec la mortalité et la croissance néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,411 +9273,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour des opérations de détection et d’identification dans le domaine animalier</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The analysis of livestock behaviour to concomitantly improve health and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR Isis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de la recherche scientifique, Nov 2020, Inconnu, France</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production, Dec 2020, Inconnu, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079459v1</w:t>
+                <w:t xml:space="preserve">hal-03079612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du génome fœtal en fin de développement intra-utérin : focus sur l’expression de gènes soumis à empreinte au niveau de l’endomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of livestock behaviour to concomitantly improve health and performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour des opérations de détection et d’identification dans le domaine animalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production, Dec 2020, Inconnu, Italy</w:t>
+              <w:t xml:space="preserve">Journée GDR Isis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de la recherche scientifique, Nov 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079612v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of selection for prolificacy and kit growth on rabbit performance and behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10004,51 +10004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10198,77 +10198,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
@@ -10373,234 +10373,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetics of tail-biting receipt in gilts from the Tai Zumu line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723929v1</w:t>
+                <w:t xml:space="preserve">hal-02737943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of tail-biting receipt in gilts from the Tai Zumu line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsaoran Silalahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737943v1</w:t>
+                <w:t xml:space="preserve">hal-01723929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of imaging to learn on piglet level of development</w:t>
               </w:r>
@@ -10688,303 +10688,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre pour contrôler les facteurs génétiques et non génétiques de la transmission des caractères maternels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. pp.38-38</w:t>
+              <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Mans, France. 205 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605222v1</w:t>
+                <w:t xml:space="preserve">hal-02734511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre pour contrôler les facteurs génétiques et non génétiques de la transmission des caractères maternels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dizabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Mans, France. 205 p</w:t>
+              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. pp.38-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734511v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed development in Large White purebreds than crossbreds with Meishan born in the same litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11091,64 +11091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
@@ -11177,90 +11177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of piglet maturity with focus on muscle metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11436,90 +11436,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic prediction of piglet vitality from umbilical cord blood of purebreds and crossbreds born in the same litter - comparison of Meishan and Large White Sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
@@ -11699,51 +11699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11837,51 +11837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12610,51 +12610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to improve growth in lactation without inflating within-litter heterogeneity in piglet weight.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12686,497 +12686,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relations between the group effect for average daily gain, and post-mixing aggression and skin lesions in Swedish pigs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis of piglet growth and its correlation to further reproductive performance in Landrace sows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Roehe</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grandinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 2427</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vilnius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755418v1</w:t>
+                <w:t xml:space="preserve">hal-02752738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of piglet growth and its correlation to further reproductive performance in Landrace sows.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic relations between the group effect for average daily gain, and post-mixing aggression and skin lesions in Swedish pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Vangen</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bergsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 2427</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vilnius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752738v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique de la productivité numérique et pondérale et de la durée de mise bas de truies Large White et Landrace Français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic relations between the group effect for average daily gain, and post-mixing aggression and skin lesions in Swedish pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bergsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. d'Eath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on the Assessment of Animal Welfare at Farm and Group Level (WAFL), September 10-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ghent, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755802v1</w:t>
+                <w:t xml:space="preserve">hal-02817149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relations between the group effect for average daily gain, and post-mixing aggression and skin lesions in Swedish pigs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse génétique de la productivité numérique et pondérale et de la durée de mise bas de truies Large White et Landrace Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on the Assessment of Animal Welfare at Farm and Group Level (WAFL), September 10-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ghent, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817149v1</w:t>
+                <w:t xml:space="preserve">hal-02755802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic trends for farrowing behaviour in French Large White sows from 1977 to 1998 estimated by use of frozen semen.</w:t>
               </w:r>
@@ -13722,437 +13722,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of piglet stillbirth.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité génétique des caractéristiques numériques de la portée et de la croissance des porcelets en allaitement dans une population Landrace français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ligonesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815292v1</w:t>
+                <w:t xml:space="preserve">hal-02750685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-breed variability of stillbirth and its relationship with sows and piglet characteristics.</w:t>
+                <w:t xml:space="preserve">Statistical analysis of piglet stillbirth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Réunion Annuelle de la Fédération Européenne de Zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822328v1</w:t>
+                <w:t xml:space="preserve">hal-02815292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique des caractéristiques numériques de la portée et de la croissance des porcelets en allaitement dans une population Landrace français.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between-breed variability of stillbirth and its relationship with sows and piglet characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">57ème Réunion Annuelle de la Fédération Européenne de Zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750685v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of litter size, piglet preweaning mortality and growth in French Landrace pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ligonesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14216,64 +14216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14708,51 +14708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Rome, pp.Inconnu</w:t>
@@ -14938,103 +14938,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoSBReal : un dispositif pour l’enregistrement et le suivi automatisé des postures de la truie allaitante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Cochou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Magadray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. 57, pp.441</w:t>
@@ -15089,77 +15089,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t>
@@ -15201,64 +15201,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of fetal genome and sex to late gestation endometrial gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15309,77 +15309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part1fetal placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15434,51 +15434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic trends in the behaviour of sows and piglets in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15598,51 +15598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15812,273 +15812,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of fetal genome and sex to fetal maturity, searching at the interface with sow endometrium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reprosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795342v1</w:t>
+                <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of fetal genome and sex to fetal maturity, searching at the interface with sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">Reprosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502878v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point et validation d'un système embarqué pour mesurer l'activité posturale des truies allaitantes</w:t>
               </w:r>
@@ -16090,77 +16090,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France. 2018</w:t>
@@ -16317,402 +16317,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intestinal transcriptome analysis in fetal pigs reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of maturity at birth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Late Fetal Blood Transcriptomic Approach To Get Insight Into Biology Related To Birth Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Dou</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lascor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic. , 64 (Suppl. 1), 2017, Journal of Pediatric Gastroenterology and Nutrition</w:t>
+              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. Interntinal Society for Animal Genetics, 222 p., 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575939v1</w:t>
+                <w:t xml:space="preserve">hal-01618411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dizabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Fetal Blood Transcriptomic Approach To Get Insight Into Biology Related To Birth Survival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">An intestinal transcriptome analysis in fetal pigs reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Lascor</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. Interntinal Society for Animal Genetics, 222 p., 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
+              <w:t xml:space="preserve">50. Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic. , 64 (Suppl. 1), 2017, Journal of Pediatric Gastroenterology and Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618411v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique de la constitution de réserves corporelles par la truie et de la mobilisation des ressources pour la production de porcelets dans la lignée Tai Zumu</w:t>
               </w:r>
@@ -16823,51 +16823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de l’Empreinte du placeNta Et de L’EndOmetre en lien avec la maturité du PorcElet (Projet PENELOPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16987,51 +16987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miichael Maupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17099,77 +17099,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling to predict piglet early development and vitality from umbilical cord blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17218,346 +17218,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d'une sélection sur l'homogénéité du poids des porcelets à la naissance sur la productivité numérique des truies Large White et Landrace Français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Ligonesche</w:t>
+                <w:t xml:space="preserve">Genetic Parameters and Genetic Trends For Growth Litter Traits in the Tai Zumu line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sourdioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194051v1</w:t>
+                <w:t xml:space="preserve">hal-02742563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Parameters and Genetic Trends For Growth Litter Traits in the Tai Zumu line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+                <w:t xml:space="preserve">Conséquences d'une sélection sur l'homogénéité du poids des porcelets à la naissance sur la productivité numérique des truies Large White et Landrace Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Delauney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ligonesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742563v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des approches multi-omiques pour caractériser la fin du développement foetal et mieux comprendre le déterminisme de la maturité à la naissance en lien avec la survie néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17632,661 +17632,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta and endometrium imprinting related of piglet maturity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Muscle Transcriptomic Investigation of Late Fetal Development and Determinism of Maturity at Birth in Two Extreme Breeds: Meishan and Large White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetic Applied to Livestock production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743916v1</w:t>
+                <w:t xml:space="preserve">hal-01136288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences génétiques - Large White et Meishan - sur la fin du développement de foetus purs et croisés de la même portée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Placenta and endometrium imprinting related of piglet maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210570v1</w:t>
+                <w:t xml:space="preserve">hal-02743916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle Transcriptomic Investigation of Late Fetal Development and Determinism of Maturity at Birth in Two Extreme Breeds: Meishan and Large White</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+                <w:t xml:space="preserve">Influences génétiques - Large White et Meishan - sur la fin du développement de foetus purs et croisés de la même portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10th World Congress on Genetic Applied to Livestock production</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136288v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the development of adipose tissue of pure and crossbred fetuses from Meishan and Large White sows during the last month of pregnancy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Composantes génétiques de la taille de portée et de la croissance des porcelets en race Tai Zumu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sourdioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Pig Reproducion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, 9th International Conference on Pig Reproducion : Program and Abstract Book</w:t>
+              <w:t xml:space="preserve">45. Journées Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2013, 45èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210458v1</w:t>
+                <w:t xml:space="preserve">hal-02749444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes génétiques de la taille de portée et de la croissance des porcelets en race Tai Zumu</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Bahon</w:t>
+                <w:t xml:space="preserve">Understanding the development of adipose tissue of pure and crossbred fetuses from Meishan and Large White sows during the last month of pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2013, 45èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">9th International Conference on Pig Reproducion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, 9th International Conference on Pig Reproducion : Program and Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749444v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-tissue analysis in fetal pigs to identify genes involved in the determinism of maturity and survival at birth</w:t>
               </w:r>
@@ -18311,51 +18311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami S. Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18531,100 +18531,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de la croissance et de l'hétérogénéité des poids de porcelets dans les portées de Landrace norvégien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haandlykken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.304, 2010, 42èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18718,51 +18718,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.304, 2010, 42èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18939,51 +18939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions génétiques entre 1977 et 1998 des caractéristiques des porcelets et du comportement de la truie à la mise bas en race Large White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19047,51 +19047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de facteurs de variation de la mortinatalité des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19282,51 +19282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral genetics in pigs and relations to welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19373,51 +19373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral genetics in pigs and relations to welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20031,51 +20031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20341,51 +20341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E41F74A8"/>
+    <w:nsid w:val="021C8A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20572,51 +20572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-canario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0046-381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120249103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.8214" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1051284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.09.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reigner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Camerlink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0288-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lundeheim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ramon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Rafel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0333-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monteville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew185" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9548" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12122" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQ9TZM7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631169v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00410" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lundgren" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fikse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grandinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roehe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5392" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zumbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BSJ9SM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haandlykken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergsma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo Ponce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-690" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451053x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-775" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Magadray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Dreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Barry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza R. Moscovice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amorim Franchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Juul Pedersen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bagaria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199739v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girardie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032931v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reignier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593314v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725121v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376012v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Joly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376002v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376345v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135223v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Espinoza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079612v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079670v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736862v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735164v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737943v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793126v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodenburg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wall" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753539v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193359v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756062v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758189v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moigneau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753105v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755418v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752738v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vangen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817149v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814951v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754024v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820246v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820614v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815292v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantoni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822328v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750685v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ligonesche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824074v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932824v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693442v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376607v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736286v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reale" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737980v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734135v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Martin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604824v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602857v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miichael Maupin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194051v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delauney" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742563v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749444v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bahon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745680v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194049v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194048v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852398v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canario" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H&#233;brard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814469v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823889v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725330v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004694989" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044351v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85752-9.00008-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796958v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123945860" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394586-0.00011-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134694v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783440v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Barrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delplace" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673983v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fr&#252;h" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi M-L Andersen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Bark" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bochicchio" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654530v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858035v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihoreau Mathieu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-canario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0046-381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120249103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.8214" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1051284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.09.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reigner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Camerlink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0288-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lundeheim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ramon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Rafel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0333-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monteville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew185" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9548" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12122" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQ9TZM7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631169v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00410" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636869v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lundgren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fikse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grandinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002000" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roehe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5392" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zumbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BSJ9SM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haandlykken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergsma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo Ponce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-690" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451053x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-775" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236148v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Magadray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Dreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Barry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza R. Moscovice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amorim Franchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Juul Pedersen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bagaria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girardie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reignier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725121v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376002v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416254v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Joly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376345v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135223v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Espinoza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079612v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079670v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736862v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735164v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737943v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793126v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodenburg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wall" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753539v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193359v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756062v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758189v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moigneau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753105v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752738v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vangen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755418v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817149v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755802v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814951v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754024v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820246v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820614v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750685v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ligonesche" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815292v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantoni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822328v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824074v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932824v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693442v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376607v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736286v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reale" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737980v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734135v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Martin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604824v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602857v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miichael Maupin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742563v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194051v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delauney" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749444v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bahon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745680v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194049v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194048v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852398v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canario" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H&#233;brard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814469v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823889v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725330v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004694989" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044351v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85752-9.00008-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796958v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123945860" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394586-0.00011-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134694v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783440v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Barrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delplace" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673983v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fr&#252;h" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi M-L Andersen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Bark" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bochicchio" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654530v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858035v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihoreau Mathieu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>