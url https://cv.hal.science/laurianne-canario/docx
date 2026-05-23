--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,20286 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...20234 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.71732522796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurianne Canario </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurianne-canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0046-381X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120249103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=i6GlelQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morsure de queue chez le porc : de la mesure aux solutions génétiques pour limiter le phénomène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (3), pp.8214. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.8214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoomeh Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles génétiques pour les systèmes d’élevages certifiés en agriculture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8177. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primiparous sow behaviour on the day of farrowing as one of the primary contributors to the growth of piglets in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.18415. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69358-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of image-based sow activity patterns reveals several associations with piglet survival and early growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.1051284. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.1051284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Comparison During Chronic Heat Stress in Large White and Creole Pigs Using Image-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2021.784376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sow postures from video images: Comparison of convolutional neural networks and segmentation combined with support vector machines under various training and testing setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.19-29. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2021.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulation at birth differs between piglets from two genetic lines divergent for residual feed intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the Analysis and Reduction of Damaging Behaviour in Group-Housed Livestock, With Application to Pig Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piter Bijma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Camerlink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.611073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational Transmission of Characters Through Genetics, Epigenetics, Microbiota, and Learning in Livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, Non paginé. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de méthodes et d’outils spécifiques pour répondre à des questions de recherche autour du comportement animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.159-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of proteomic and transcriptomic data highlights late fetal muscle maturation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4), pp.672-693. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M116.066357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of adipose tissue during the last weeks of gestation in pure and crossbred Large White or Meishan fetuses gestated by sows of either breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-018-0244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-trait structured antedependence model to study the relationship between litter size and birth weight in pigs and rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early-life environment of a pig shapes the phenotypes of its social partners in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lundeheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bijma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (6), pp.534-541. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2017.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the intestinal transcriptome of Meishan and Large White piglets during late fetal development reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of intestinal maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.647. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of direct and social genetic effects with feeding regime in growing rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0333-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of selection for residual feed intake on production traits and behavior of mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (9), pp.1999-2010. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pew185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The direct-maternal genetic correlation has little impact on genetic evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Banville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (12), pp.5639-5647. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for litter size, piglet growth and sow's early growth and body composition in the Chinese-European line Tai Zumu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Banville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (4), pp.328-337. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic trends in maternal and neonatal behaviors and their association with perinatal survival in French Large White swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2014.00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for feed intake, litter weight, body condition and rebreeding success in primiparous Norwegian Landrace Sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grandinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lundeheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113002000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptomic investigation of late fetal development identifies candidate genes for piglet maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (797), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de l’adaptation comportementale des animaux aux conditions d’élevage : le cas des productions bovines, porcines, avicoles et aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (1), pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of behavioural adaptation of livestock to farming conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.357-377. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic associations between behavioral traits and direct-social effects of growth rate in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lundeheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. d'Eath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (13), pp.4706-4715. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des performances et de la robustesse des animaux en élevage porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of reproductive performance in Landrace sows and its correlation to piglet growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grandinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lundeheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1-3), pp.173-178. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of growth in piglets and the association with homogeneity of body weight within litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haandlykken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (4), pp.1240-1247. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic associations of group effects for growth, estimated using a co-operation model with post-mixing agonistic behaviours, skin lesions and activity in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. d'Eath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19(S), pp.142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sow farrowing characteristics between a Chinese breed and three French breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2009.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations between gestation length, piglet survival and early growth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lundeheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115, pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 of body composition and physiological state of Large White pigs at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (10), pp.1409-1413. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic trends from 1977 to 1998 for farrowing characteristics in the French Large White breed using frozen semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (7), pp.929-938. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated responses for litter traits to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (7), pp.1615-1624. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative responses for pre- and postweaning growth and backfat thickness to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Rosendo Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.3209-3217. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2007-0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of farrowing kinetics traits and their relationships with litter size and perinatal mortality in French Large White sows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.1053-1058. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.8451053x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-breed variability of stillbirth and its relationship with sow and piglet characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.3185-3196. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2005-775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux alliés du bien-être des animaux confrontés aux défis des transitions agroécologiques et climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Allyndrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 - 1ère édition des Trans Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Feb 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently recording of sow’s activity patterns through embedded computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Magadray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Cochou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences de multiples composantes des aptitudes maternelles de la truie sur la survie et la croissance précoces de la portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572415481185847E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block analyses reveal that standing activity on the day of farrowing and newborn aggression are main factors contributing to litter survival and growth in primiparous sows among a hundred maternal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expressions of lactating sows reveal greater well-being and more appeased situations in pen than in crate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un sevrage tardif sur les réponses comportementales et physiologiques des porcelets au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel what I feel? A cross-institute approach to assess emotions in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza R. Moscovice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Düpjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Amorim Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Juul Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bagaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECBB European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatisée des postures en lien avec le comportement maternel chez les truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Cochou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADAMEP 6-7 novembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau ADAMEP - MP SANBA, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 1- fetal placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating sow posture from computer vision: influence of the sampling rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation of Animal Scoience (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédisposition génétique et expression des comportements liés à la morsure de queue en lien avec les caractéristiques de chaque porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55èmes Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sow activity patterns elaborated from computer vision data are associated with piglet growth in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallinn, Estonia. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du patron d’activité des truies allaitantes par analyse d’image, et relations avec la survie et la croissance des porcelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between sow activity over the days after farrowing and litter weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using millimetre-wave radar for monitoring sow postural activity in individual pen: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of performance in sows switching between crate and pen from one parity to the next</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large White genetics in organic system: breeding for piglet survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique Large White en élevage biologique : influence du blocage temporaire des truies autour de la mise bas sur la survie des porcelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la transition vers des truies plus libres en maternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ENSAT "Eleveur et animal, une histoire deux bien-être"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Auzeville-Tolosane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of Meishan and Large White sows for activity defined from image analysis, and influence on piglet mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCGALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour étudier et mesurer le comportement animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for the behaviour of pigs to improve their health and welfare - Focus on the lactating sow and the young pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EAAP webinar series – How to improve animal behaviour through breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, webinar, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic trends in doe and kit behaviour and performances assessed with comparison of old and modern-type lines in a crossfostering design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for sow maternal ability to improve piglet survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PigGen Canada webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving piglet survival under organic condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI VETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Jamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et validation d’un système embarqué pour mesurer l’activité posturale des truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie - INRAE - Centre Clermont Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d’adaptation des truies et amélioration de la survie des porcelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2021 - Conférence "Les rendez-vous INRAE" - Santé et bien-être des animaux en élevage biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions génétiques du comportement des truies et de leurs porcelets en début de lactation et leurs associations avec la mortalité et la croissance néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Lapouméroulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of livestock behaviour to concomitantly improve health and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production, Dec 2020, Inconnu, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du génome fœtal en fin de développement intra-utérin : focus sur l’expression de gènes soumis à empreinte au niveau de l’endomètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour des opérations de détection et d’identification dans le domaine animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR Isis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de la recherche scientifique, Nov 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of selection for prolificacy and kit growth on rabbit performance and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production, Dec 2020, Inconnu, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images pour le suivi d'animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS - Intelligence artificielle/Apprentissage machine pour l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de la recherche scientifique, Nov 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspective on intergenerational transmission of characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Aliakbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetre-wave radars for the automatic recording of sow postural activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production, Dec 2020, Inconnu, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du déterminisme génétique de la caudophagie chez des femelles de la lignée Tai Zumu en fin d'engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an embedded tool to measure postural activity of lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of tail-biting receipt in gilts from the Tai Zumu line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of tail-biting receipt in gilts from the Tai Zumu line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre pour contrôler les facteurs génétiques et non génétiques de la transmission des caractères maternels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France. 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dizabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Columbia, United States. pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of imaging to learn on piglet level of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélys Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (EC-PLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed development in Large White purebreds than crossbreds with Meishan born in the same litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les critères de sélection de la lignée INRA 1777 et la survie des lapereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding may simultaneously reduce pig aggressiveness at regrouping and in stable social groups, but management may not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. d'Eath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roehe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS-ADSA Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology of piglet maturity with focus on muscle metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic prediction of piglet vitality from umbilical cord blood of purebreds and crossbreds born in the same litter - comparison of Meishan and Large White Sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-designing selection objectives to improve animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORCINET- Approche intégrée de la maturité des porcelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Génomique Animale et Microbienne AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology of piglet maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual Meeting of the Complex Trait Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology of piglet maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal mortality in piglets: genetics to improve behavioural vitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dauberlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway. 440 p., </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-731-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for litter traits including farrowing duration and piglet survival up to weaning in the French Large White and Landrace sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklios, Greece. pp.481, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig growth is affected by social genetic effects and social litter effects that depend on group size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lundeheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piter Bijma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural genetics important for pig welfare.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperament, adaptation and maternal abilities of Meishan and Large White sows kept in a loosehousing system during lactation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Moigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to improve growth in lactation without inflating within-litter heterogeneity in piglet weight.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of piglet growth and its correlation to further reproductive performance in Landrace sows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grandinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 2427</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relations between the group effect for average daily gain, and post-mixing aggression and skin lesions in Swedish pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. d'Eath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 2427</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la productivité numérique et pondérale et de la durée de mise bas de truies Large White et Landrace Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relations between the group effect for average daily gain, and post-mixing aggression and skin lesions in Swedish pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. d'Eath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on the Assessment of Animal Welfare at Farm and Group Level (WAFL), September 10-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ghent, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic trends for farrowing behaviour in French Large White sows from 1977 to 1998 estimated by use of frozen semen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on the Assessment of Animal Welfare at Farm and Group Level (WAFL), September 10-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ghent, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de reproduction et des aptitudes maternelles de truies Meishan et Large White élevées en enclos individuels de la mise bas au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Moigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of maternal abilities of Meishan and Large White breeds in a loose-housing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Moigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual meeting of the European Association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom. pp.1 volume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated responses for pre- and postweaning growth and backfat thickness to six generations of selection for ovulation rate or prenatal survival in French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Rosendo Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom. pp.1 volume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of farrowing characteristics between Meishan and French pig breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. pp.1 volume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des caractéristiques numériques de la portée et de la croissance des porcelets en allaitement dans une population Landrace français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of piglet stillbirth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-breed variability of stillbirth and its relationship with sows and piglet characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Réunion Annuelle de la Fédération Européenne de Zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of litter size, piglet preweaning mortality and growth in French Landrace pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, par utilisation de semence congelée, des effets de la sélection réalisée entre 1977 et 1998 dans la population Large White sur la composition corporelle et l'état physiologique du porc nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of realised genetic trends in French Large White pigs from 1977 to 1998 using frozen semen: farrowing and early lactation periods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production (EEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Uppsala, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la sélection pour la prolificité des truies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rosendo-Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité entre types génétiques et intra-race de la durée de mise bas. Relations avec la taille de la portée et la mortalité périnatale des porcelets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between and within breed variation of farrowing length and its relationships with litter size and peri-partum mortality in pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Rome, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations between litter size and weights, piglet weight variability and piglet survival from birth to weaning in Large White pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission on Pig Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoSBReal : un dispositif pour l’enregistrement et le suivi automatisé des postures de la truie allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Cochou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Magadray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. 57, pp.441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for a better survival of piglets in organic farming: consequences on maternal cortisol and neonate metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of fetal genome and sex to late gestation endometrial gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p;730; n°45, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part1fetal placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic trends in the behaviour of sows and piglets in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Girardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Lapouméroulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la maturité des porcelets en fin de gestation par une approche métabolomique multifluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, pp.411-412, 2020, 52èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation génétique entre effets directs et effets sociaux peut-elle varier du fait de la sélection ? Une étude par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Garant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2019, 51ème Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of fetal genome and sex to fetal maturity, searching at the interface with sow endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et validation d'un système embarqué pour mesurer l'activité posturale des truies allaitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated evolution of the covariance sturcture of direct and indirect genetic effects under selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Garant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Fetal Blood Transcriptomic Approach To Get Insight Into Biology Related To Birth Survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lascor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. Interntinal Society for Animal Genetics, 222 p., 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dizabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intestinal transcriptome analysis in fetal pigs reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of maturity at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. , 64 (Suppl. 1), 2017, Journal of Pediatric Gastroenterology and Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la constitution de réserves corporelles par la truie et de la mobilisation des ressources pour la production de porcelets dans la lignée Tai Zumu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Banville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. IFIP - Institut du Porc, 324 p., 2017, 49èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité de l’Empreinte du placeNta Et de L’EndOmetre en lien avec la maturité du PorcElet (Projet PENELOPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between selection criteria and kits survival in the INRA 1777 rabbit line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miichael Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22 (1ère Ed.), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling to predict piglet early development and vitality from umbilical cord blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22 (1ère Edition), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Parameters and Genetic Trends For Growth Litter Traits in the Tai Zumu line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Banville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d'une sélection sur l'homogénéité du poids des porcelets à la naissance sur la productivité numérique des truies Large White et Landrace Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delauney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des approches multi-omiques pour caractériser la fin du développement foetal et mieux comprendre le déterminisme de la maturité à la naissance en lien avec la survie néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Transcriptomic Investigation of Late Fetal Development and Determinism of Maturity at Birth in Two Extreme Breeds: Meishan and Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress on Genetic Applied to Livestock production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta and endometrium imprinting related of piglet maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences génétiques - Large White et Meishan - sur la fin du développement de foetus purs et croisés de la même portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes génétiques de la taille de portée et de la croissance des porcelets en race Tai Zumu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Banville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2013, 45èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the development of adipose tissue of pure and crossbred fetuses from Meishan and Large White sows during the last month of pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Pig Reproducion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, 9th International Conference on Pig Reproducion : Program and Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-tissue analysis in fetal pigs to identify genes involved in the determinism of maturity and survival at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami S. Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intenational Conference on Pig Reproduction (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, Programm and Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic components of piglet production and sow production in the Chinese-European line Tai Zumu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Banville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19 (1ère Ed.), 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la croissance et de l'hétérogénéité des poids de porcelets dans les portées de Landrace norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haandlykken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2010, 42èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition ou coopération pour la croissance : relations génétiques avec l'agressivité des porcs élevés en groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lundeheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2010, 42èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of body weight and length of Large White piglets and relationship to maternal performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 12 th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, The Netherlands, Netherlands. Wageningen Academic Publishers; Brill, 2025, 978-90-8686-940-4. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions génétiques entre 1977 et 1998 des caractéristiques des porcelets et du comportement de la truie à la mise bas en race Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. ITP, pp.1 volume, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de facteurs de variation de la mortinatalité des porcelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. ITP, pp.1 volume, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual pig-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tail biting in pigs - a comprehensive guide to its aetiology, impact and wider significance in pig management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill | Wageningen Academic, https://brill.com/display/book/9789004694989/BP000011.xml, 2024, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004694989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral genetics in pigs and relations to welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and the Behavior of Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.325-375, 2022, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85752-9.00008-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral genetics in pigs and relations to welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and the Behavior of Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème Ed., </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 496 p., 2014, 978-0-12-394586-0. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394586-0.00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temporary crating on performance of Large White sows bred for piglet survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW factsheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://ppilow.eu/wp-content/uploads/2024/10/FactSheet_PPILOW_PA15_Impact-of-temporary-crating.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 1500 petits cochons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceval Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Delplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare and environmental impact of organic pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Früh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi M-L Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Bark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bochicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la sélection génétique peut améliorer la survie des porcelets en allaitement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated detection of sow posture changes with millimeter-wave radars and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihoreau Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Livestock. New data, new approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. DATAIA et Agriculture, France. 2019, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId478"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -20341,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="021C8A75"/>
+    <w:nsid w:val="B6E9886D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20572,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-canario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0046-381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120249103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.8214" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1051284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.09.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reigner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Camerlink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0288-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lundeheim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ramon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Rafel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0333-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monteville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew185" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9548" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12122" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQ9TZM7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631169v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00410" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636869v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lundgren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fikse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grandinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002000" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roehe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5392" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zumbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BSJ9SM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haandlykken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergsma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo Ponce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-690" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451053x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-775" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236148v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Magadray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Dreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Barry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza R. Moscovice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amorim Franchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Juul Pedersen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bagaria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girardie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reignier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725121v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376002v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416254v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Joly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376345v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135223v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Espinoza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079612v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079670v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736862v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735164v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737943v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793126v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodenburg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wall" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753539v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193359v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756062v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758189v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moigneau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753105v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752738v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vangen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755418v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817149v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755802v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814951v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754024v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820246v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820614v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750685v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ligonesche" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815292v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantoni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822328v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824074v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932824v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693442v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376607v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736286v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reale" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737980v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734135v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Martin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604824v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602857v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miichael Maupin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742563v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194051v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delauney" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749444v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bahon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745680v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194049v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194048v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852398v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canario" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H&#233;brard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814469v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823889v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725330v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004694989" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044351v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85752-9.00008-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796958v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123945860" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394586-0.00011-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134694v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783440v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Barrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delplace" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673983v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fr&#252;h" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi M-L Andersen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Bark" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bochicchio" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654530v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858035v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihoreau Mathieu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-canario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0046-381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120249103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=i6GlelQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.8214" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8177" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1051284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.09.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Camerlink" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.066357" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0288-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lundeheim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ramon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Rafel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0333-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monteville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew185" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9548" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12122" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQ9TZM7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00410" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lundgren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fikse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grandinson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002000" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-797" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Turner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roehe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. d'Eath" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5392" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zumbach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.12.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BSJ9SM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haandlykken" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2056" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergsma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2009.03.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7MPJ1DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661609v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000766" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657585v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000511" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-690" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657119v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo Ponce" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0106" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451053x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cantoni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-775" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Magadray" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Dreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Barry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza R. Moscovice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amorim Franchi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Juul Pedersen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bagaria" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259314v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Girardie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197727v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reignier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593314v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725121v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376002v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maupin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Joly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376012v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135223v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Espinoza" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gogu&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079612v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737499v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079670v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023955v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736862v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737266v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737943v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790531v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lys Antoine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743169v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744123v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793126v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173403v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744236v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749528v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodenburg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wall" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210381v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194050v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauberlieu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Launay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753539v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193359v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756062v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moigneau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753105v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752738v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vangen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755418v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755802v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817149v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814951v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754024v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820246v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820614v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820516v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750685v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ligonesche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815292v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantoni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822328v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824074v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763150v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829585v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760960v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761873v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828877v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833882v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huby" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932824v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693442v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126206v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376607v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736286v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reale" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795342v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737980v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734135v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Martin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618411v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575939v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604824v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602857v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miichael Maupin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602897v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742563v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194051v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delauney" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136288v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210570v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749444v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bahon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745680v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194049v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194048v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852398v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canario" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H&#233;brard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814469v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823889v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725330v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004694989" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044351v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85752-9.00008-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796958v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123945860" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394586-0.00011-1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134694v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783440v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Barrier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delplace" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673983v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fr&#252;h" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi M-L Andersen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Bark" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bochicchio" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654530v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858035v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihoreau Mathieu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447111v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jaffrezic" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>