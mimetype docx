--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1193,183 +1193,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Grecs d’extrême Orient : communautés grecques d’Asie Centrale et d’Iran</w:t>
+                <w:t xml:space="preserve">Conclusion. Les diasporas grecques du viiie à la fin du iiie siècle av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.367-391. </w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.393-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pallas.988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885219v1</w:t>
+                <w:t xml:space="preserve">hal-02885247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Les diasporas grecques du viiie à la fin du iiie siècle av. J.-C.</w:t>
+                <w:t xml:space="preserve">Les Grecs d’extrême Orient : communautés grecques d’Asie Centrale et d’Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.393-396. </w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.367-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pallas.975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885247v1</w:t>
+                <w:t xml:space="preserve">hal-02885219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diasporas grecques du VIIIe à la fin du IIIe siècle av. J.-C. Introduction</w:t>
               </w:r>
@@ -4954,51 +4954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17B63F89"/>
+    <w:nsid w:val="201A3ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5185,51 +5185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-martinez-seve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1263-9528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06870576X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.118.2.0267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baratin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.975" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.619" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nodet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parmentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19255/les-antiquites-juives-livres-xii-xiv" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez S&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwk2q.7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/123820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/37894741/Les_op%C3%A9rations_dAntiochos_III_en_Bactriane-Sogdiane_lapport_de_la_documentation_arch%C3%A9ologique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/30811239/Ai_Khanoum._Echanges_et_r%C3%A9sistances" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/12662361/Antiochos_IV_en_Susiane_dans_le_Golfe_Persique_et_en_%C3%89lyma%C3%AFde_dans_C._Feyer_et_L._Graslin_eds._Le_projet_politique_d_Antiochos_IV_Nancy_2014_p._363-393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/13843-Produit-9782701804194.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctt1b7x6rb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/10733835/L._MARTINEZ-SEVE_-_Roi_et_cit%C3%A9s_en_Asie_Centrale_un_roi_indispensable_" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dha_2108-1433_2011_sup_5_1_3495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/1162049/_Les_Grecs_en_Orient_portraits_crois%C3%A9s_dans_P._Rouillard_dir._Portraits_de_migrants_Portraits_de_colons_I_Paris_2009_p._129-140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ausonius/4172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-martinez-seve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1263-9528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06870576X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.118.2.0267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baratin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.619" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nodet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parmentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19255/les-antiquites-juives-livres-xii-xiv" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez S&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwk2q.7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/123820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/37894741/Les_op%C3%A9rations_dAntiochos_III_en_Bactriane-Sogdiane_lapport_de_la_documentation_arch%C3%A9ologique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/30811239/Ai_Khanoum._Echanges_et_r%C3%A9sistances" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/12662361/Antiochos_IV_en_Susiane_dans_le_Golfe_Persique_et_en_%C3%89lyma%C3%AFde_dans_C._Feyer_et_L._Graslin_eds._Le_projet_politique_d_Antiochos_IV_Nancy_2014_p._363-393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/13843-Produit-9782701804194.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctt1b7x6rb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/10733835/L._MARTINEZ-SEVE_-_Roi_et_cit%C3%A9s_en_Asie_Centrale_un_roi_indispensable_" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dha_2108-1433_2011_sup_5_1_3495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/1162049/_Les_Grecs_en_Orient_portraits_crois%C3%A9s_dans_P._Rouillard_dir._Portraits_de_migrants_Portraits_de_colons_I_Paris_2009_p._129-140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ausonius/4172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>