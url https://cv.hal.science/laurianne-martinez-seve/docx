--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -679,165 +679,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre le Grand, La tentation de l’Inde</w:t>
+                <w:t xml:space="preserve">Aï Khanoum and Greek domination in Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde. Histoire et Civilisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.22-33</w:t>
+              <w:t xml:space="preserve">Electrum : Journal of Ancient History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.17-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886422v1</w:t>
+                <w:t xml:space="preserve">hal-02884032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aï Khanoum and Greek domination in Central Asia</w:t>
+                <w:t xml:space="preserve">Alexandre le Grand, La tentation de l’Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrum : Journal of Ancient History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22, pp.17-46</w:t>
+              <w:t xml:space="preserve">Le Monde. Histoire et Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.22-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884032v1</w:t>
+                <w:t xml:space="preserve">hal-02886422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grecs de l’Extrême-Orient hellénistique constituaient-ils une diaspora ?</w:t>
               </w:r>
@@ -1193,261 +1193,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Les diasporas grecques du viiie à la fin du iiie siècle av. J.-C.</w:t>
+                <w:t xml:space="preserve">Les diasporas grecques du VIIIe à la fin du IIIe siècle av. J.-C. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.393-396. </w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pallas.619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885247v1</w:t>
+                <w:t xml:space="preserve">hal-02885236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Grecs d’extrême Orient : communautés grecques d’Asie Centrale et d’Iran</w:t>
+                <w:t xml:space="preserve">Conclusion. Les diasporas grecques du viiie à la fin du iiie siècle av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.367-391. </w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.393-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pallas.988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885219v1</w:t>
+                <w:t xml:space="preserve">hal-02885247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diasporas grecques du VIIIe à la fin du IIIe siècle av. J.-C. Introduction</w:t>
+                <w:t xml:space="preserve">Les Grecs d’extrême Orient : communautés grecques d’Asie Centrale et d’Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.9-14. </w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.367-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pallas.975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885236v1</w:t>
+                <w:t xml:space="preserve">hal-02885219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau sur la Bactriane hellénistique. À propos de O. Coloru, Da Alessandro a Menandro. Il regno greco di Battriana</w:t>
               </w:r>
@@ -1634,96 +1634,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00707177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fouilles de Jacques de Morgan à Suse : méthodes et objectifs, Caucase, Égypte et Perse : Jacques de Morgan (1857-1924), pionnier de l'aventure archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+                <w:t xml:space="preserve">Alexander. Central Asia before Islam, Proceedings of the British Academy, 133, Oxford, Oxford University Press (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Musée d'archéologie nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1, pp.141-153</w:t>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (2), pp.549-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00707249v1</w:t>
+                <w:t xml:space="preserve">hal-02882269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Cribb, Georgina Herrmann (éds), After Alexander. Central Asia before Islam, Proceedings of the British Academy, 133, Oxford, Oxford University Press (2007)</w:t>
               </w:r>
@@ -1769,96 +1769,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00707233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander. Central Asia before Islam, Proceedings of the British Academy, 133, Oxford, Oxford University Press (2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
+                <w:t xml:space="preserve">Les fouilles de Jacques de Morgan à Suse : méthodes et objectifs, Caucase, Égypte et Perse : Jacques de Morgan (1857-1924), pionnier de l'aventure archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (2), pp.549-564</w:t>
+              <w:t xml:space="preserve">Cahiers du Musée d'archéologie nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.141-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882269v1</w:t>
+                <w:t xml:space="preserve">halshs-00707249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrie dévoilée : la collection des Études alexandrines</w:t>
               </w:r>
@@ -2407,276 +2407,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas du monde hellénistique (336-31 av. J.-C.) : Pouvoir et territoires après Alexandre le Grand</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Editions Autrement, pp.96, 2014, 2-7467-3616-0</w:t>
+                <w:t xml:space="preserve">Il y a 50 ans... la découverte d'Aï Khanoum : 1964-1978, fouilles de la Délégation archéologique française en Afghanistan (DAFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, pp.117, 2014, 978-2-7018-0419-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881213v1</w:t>
+                <w:t xml:space="preserve">halshs-01132078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il y a 50 ans... la découverte d'Aï Khanoum : 1964-1978, fouilles de la Délégation archéologique française en Afghanistan (DAFA)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atlas du monde hellénistique (336-31 av. J.-C.) : Pouvoir et territoires après Alexandre le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Autrement, pp.96, 2014, 2-7467-3616-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132078v1</w:t>
+                <w:t xml:space="preserve">hal-02881213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles d'Aï Khanoum IX.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Martinez Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3053,204 +3053,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afghan Bactria</w:t>
+                <w:t xml:space="preserve">Greek Power in Hellenistic Bactria:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Graeco-Bactrian and Indo-Greek World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The Limits of Empire in Ancient Afghanistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.81-112, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv15vwk2q.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03202593v1</w:t>
+                <w:t xml:space="preserve">hal-03192523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greek Power in Hellenistic Bactria:</w:t>
+                <w:t xml:space="preserve">Afghan Bactria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rachel Mairs. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Limits of Empire in Ancient Afghanistan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.81-112, 2020, </w:t>
+              <w:t xml:space="preserve">The Graeco-Bactrian and Indo-Greek World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctv15vwk2q.7⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 218-248, 2020, 9781138090699</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192523v1</w:t>
+                <w:t xml:space="preserve">halshs-03202593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colonisation grecque en Asie Centrale : les évolutions récentes de la recherche</w:t>
               </w:r>
@@ -3316,173 +3316,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai Khanoum after 145 BC: The Post-palatial Occupation</w:t>
+                <w:t xml:space="preserve">Vie religieuse et imaginaire des habitants de la Bactriane hellénistique, une contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Ivantchik (éd.); M. Minardi (éd.). </w:t>
+              <w:t xml:space="preserve">Sébastien Gondet (éd.); Ernie Haerinck (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Chorasmia, Central Asia and the Steppes. Cultural relations and exchanges from the Achaemenids to the Arabs. Ancient Civilisations from Scythia to Siberia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, Brill, pp.354-419, 2018</w:t>
+              <w:t xml:space="preserve">L’Orient est son jardin. Hommage à Rémy Boucharlat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, Peeters Publishers, pp.273-292, 2018, 9789042934504 9042934506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885410v1</w:t>
+                <w:t xml:space="preserve">hal-02883703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie religieuse et imaginaire des habitants de la Bactriane hellénistique, une contribution</w:t>
+                <w:t xml:space="preserve">Ai Khanoum after 145 BC: The Post-palatial Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Gondet (éd.); Ernie Haerinck (éd.). </w:t>
+              <w:t xml:space="preserve">A. Ivantchik (éd.); M. Minardi (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Orient est son jardin. Hommage à Rémy Boucharlat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 58, Peeters Publishers, pp.273-292, 2018, 9789042934504 9042934506</w:t>
+              <w:t xml:space="preserve">Ancient Chorasmia, Central Asia and the Steppes. Cultural relations and exchanges from the Achaemenids to the Arabs. Ancient Civilisations from Scythia to Siberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Brill, pp.354-419, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883703v1</w:t>
+                <w:t xml:space="preserve">hal-02885410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérations d’Antiochos III en Bactriane-Sogdiane : l’apport de la documentation archéologique</w:t>
               </w:r>
@@ -3802,358 +3802,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions historiques</w:t>
+                <w:t xml:space="preserve">Contacts et échanges culturels à Aï Khanoum : transfert et refus du transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guy LECUYOT (dir.). </w:t>
+              <w:t xml:space="preserve">Amridin Berdimuradov (éd.); Michel Espagne (éd.); Svetlana Gorshenina (éd.); Frantz Grenet (éd.); Shahin Mustafaev (éd.); Claude Rapin (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouilles d’Aï Khanoum IX, L’Habitat</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.213-220, 2013</w:t>
+              <w:t xml:space="preserve">Cultural transfers in Central Asia : Before, during and after the Silk Road</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IICAS, pp.59-65, 2013, 978‑9943‑11‑092‑2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883614v1</w:t>
+                <w:t xml:space="preserve">hal-02885286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maisons du quartier du temple principal d’Aï Khanoum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusions historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guy Lecuyot (dir.). </w:t>
+              <w:t xml:space="preserve">Guy LECUYOT (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fouilles d’Aï Khanoum IX, L’Habitat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-220, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de Boccard</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02883599v1</w:t>
+                <w:t xml:space="preserve">hal-02883614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cultes dans le sanctuaire principal d’Aï Khanoum (Afghanistan) : remarques sur la vie religieuse des Grecs de Bactriane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maisons du quartier du temple principal d’Aï Khanoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Paola Castiglioni (éd.); Marie-Claire Ferriès (éd.); Françoise Létoublon (éd.). </w:t>
+              <w:t xml:space="preserve">Guy Lecuyot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forgerons, élites et voyageurs, Mélanges à la mémoire d’Isabelle Ratinaud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.483-504, 2013, 978-2-7061-1791-6</w:t>
+              <w:t xml:space="preserve">Fouilles d’Aï Khanoum IX, L’Habitat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-143, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882325v1</w:t>
+                <w:t xml:space="preserve">hal-02883599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacts et échanges culturels à Aï Khanoum : transfert et refus du transfert</w:t>
+                <w:t xml:space="preserve">Les cultes dans le sanctuaire principal d’Aï Khanoum (Afghanistan) : remarques sur la vie religieuse des Grecs de Bactriane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amridin Berdimuradov (éd.); Michel Espagne (éd.); Svetlana Gorshenina (éd.); Frantz Grenet (éd.); Shahin Mustafaev (éd.); Claude Rapin (éd.). </w:t>
+              <w:t xml:space="preserve">Maria Paola Castiglioni (éd.); Marie-Claire Ferriès (éd.); Françoise Létoublon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural transfers in Central Asia : Before, during and after the Silk Road</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IICAS, pp.59-65, 2013, 978‑9943‑11‑092‑2</w:t>
+              <w:t xml:space="preserve">Forgerons, élites et voyageurs, Mélanges à la mémoire d’Isabelle Ratinaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.483-504, 2013, 978-2-7061-1791-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885286v1</w:t>
+                <w:t xml:space="preserve">hal-02882325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roi et cités en Asie Centrale : un roi indispensable ?</w:t>
               </w:r>
@@ -4954,51 +4954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="201A3ABC"/>
+    <w:nsid w:val="5C31909C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5185,51 +5185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-martinez-seve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1263-9528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06870576X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.118.2.0267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baratin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.619" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nodet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parmentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19255/les-antiquites-juives-livres-xii-xiv" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez S&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwk2q.7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/123820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/37894741/Les_op%C3%A9rations_dAntiochos_III_en_Bactriane-Sogdiane_lapport_de_la_documentation_arch%C3%A9ologique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/30811239/Ai_Khanoum._Echanges_et_r%C3%A9sistances" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/12662361/Antiochos_IV_en_Susiane_dans_le_Golfe_Persique_et_en_%C3%89lyma%C3%AFde_dans_C._Feyer_et_L._Graslin_eds._Le_projet_politique_d_Antiochos_IV_Nancy_2014_p._363-393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/13843-Produit-9782701804194.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctt1b7x6rb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/10733835/L._MARTINEZ-SEVE_-_Roi_et_cit%C3%A9s_en_Asie_Centrale_un_roi_indispensable_" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dha_2108-1433_2011_sup_5_1_3495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/1162049/_Les_Grecs_en_Orient_portraits_crois%C3%A9s_dans_P._Rouillard_dir._Portraits_de_migrants_Portraits_de_colons_I_Paris_2009_p._129-140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ausonius/4172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-martinez-seve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1263-9528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06870576X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.118.2.0267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baratin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.619" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.975" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nodet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parmentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19255/les-antiquites-juives-livres-xii-xiv" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez S&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwk2q.7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/123820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/37894741/Les_op%C3%A9rations_dAntiochos_III_en_Bactriane-Sogdiane_lapport_de_la_documentation_arch%C3%A9ologique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/30811239/Ai_Khanoum._Echanges_et_r%C3%A9sistances" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/12662361/Antiochos_IV_en_Susiane_dans_le_Golfe_Persique_et_en_%C3%89lyma%C3%AFde_dans_C._Feyer_et_L._Graslin_eds._Le_projet_politique_d_Antiochos_IV_Nancy_2014_p._363-393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/13843-Produit-9782701804194.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctt1b7x6rb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/10733835/L._MARTINEZ-SEVE_-_Roi_et_cit%C3%A9s_en_Asie_Centrale_un_roi_indispensable_" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dha_2108-1433_2011_sup_5_1_3495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/1162049/_Les_Grecs_en_Orient_portraits_crois%C3%A9s_dans_P._Rouillard_dir._Portraits_de_migrants_Portraits_de_colons_I_Paris_2009_p._129-140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ausonius/4172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>