--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -679,165 +679,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aï Khanoum and Greek domination in Central Asia</w:t>
+                <w:t xml:space="preserve">Alexandre le Grand, La tentation de l’Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrum : Journal of Ancient History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22, pp.17-46</w:t>
+              <w:t xml:space="preserve">Le Monde. Histoire et Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.22-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884032v1</w:t>
+                <w:t xml:space="preserve">hal-02886422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre le Grand, La tentation de l’Inde</w:t>
+                <w:t xml:space="preserve">Aï Khanoum and Greek domination in Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde. Histoire et Civilisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.22-33</w:t>
+              <w:t xml:space="preserve">Electrum : Journal of Ancient History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.17-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886422v1</w:t>
+                <w:t xml:space="preserve">hal-02884032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grecs de l’Extrême-Orient hellénistique constituaient-ils une diaspora ?</w:t>
               </w:r>
@@ -1193,261 +1193,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diasporas grecques du VIIIe à la fin du IIIe siècle av. J.-C. Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion. Les diasporas grecques du viiie à la fin du iiie siècle av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.9-14. </w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.393-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pallas.988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885236v1</w:t>
+                <w:t xml:space="preserve">hal-02885247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Les diasporas grecques du viiie à la fin du iiie siècle av. J.-C.</w:t>
+                <w:t xml:space="preserve">Les Grecs d’extrême Orient : communautés grecques d’Asie Centrale et d’Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.393-396. </w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.367-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pallas.975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885247v1</w:t>
+                <w:t xml:space="preserve">hal-02885219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Grecs d’extrême Orient : communautés grecques d’Asie Centrale et d’Iran</w:t>
+                <w:t xml:space="preserve">Les diasporas grecques du VIIIe à la fin du IIIe siècle av. J.-C. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.367-391. </w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pallas.619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885219v1</w:t>
+                <w:t xml:space="preserve">hal-02885236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau sur la Bactriane hellénistique. À propos de O. Coloru, Da Alessandro a Menandro. Il regno greco di Battriana</w:t>
               </w:r>
@@ -1634,96 +1634,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00707177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander. Central Asia before Islam, Proceedings of the British Academy, 133, Oxford, Oxford University Press (2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
+                <w:t xml:space="preserve">Les fouilles de Jacques de Morgan à Suse : méthodes et objectifs, Caucase, Égypte et Perse : Jacques de Morgan (1857-1924), pionnier de l'aventure archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (2), pp.549-564</w:t>
+              <w:t xml:space="preserve">Cahiers du Musée d'archéologie nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.141-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882269v1</w:t>
+                <w:t xml:space="preserve">halshs-00707249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Cribb, Georgina Herrmann (éds), After Alexander. Central Asia before Islam, Proceedings of the British Academy, 133, Oxford, Oxford University Press (2007)</w:t>
               </w:r>
@@ -1769,96 +1769,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00707233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fouilles de Jacques de Morgan à Suse : méthodes et objectifs, Caucase, Égypte et Perse : Jacques de Morgan (1857-1924), pionnier de l'aventure archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+                <w:t xml:space="preserve">Alexander. Central Asia before Islam, Proceedings of the British Academy, 133, Oxford, Oxford University Press (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Musée d'archéologie nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1, pp.141-153</w:t>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (2), pp.549-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00707249v1</w:t>
+                <w:t xml:space="preserve">hal-02882269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrie dévoilée : la collection des Études alexandrines</w:t>
               </w:r>
@@ -2407,276 +2407,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il y a 50 ans... la découverte d'Aï Khanoum : 1964-1978, fouilles de la Délégation archéologique française en Afghanistan (DAFA)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">De Boccard, pp.117, 2014, 978-2-7018-0419-4</w:t>
+                <w:t xml:space="preserve">Atlas du monde hellénistique (336-31 av. J.-C.) : Pouvoir et territoires après Alexandre le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Autrement, pp.96, 2014, 2-7467-3616-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132078v1</w:t>
+                <w:t xml:space="preserve">hal-02881213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas du monde hellénistique (336-31 av. J.-C.) : Pouvoir et territoires après Alexandre le Grand</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Editions Autrement, pp.96, 2014, 2-7467-3616-0</w:t>
+                <w:t xml:space="preserve">Il y a 50 ans... la découverte d'Aï Khanoum : 1964-1978, fouilles de la Délégation archéologique française en Afghanistan (DAFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, pp.117, 2014, 978-2-7018-0419-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881213v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles d'Aï Khanoum IX.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lecuyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Martinez Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3053,204 +3053,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greek Power in Hellenistic Bactria:</w:t>
+                <w:t xml:space="preserve">Afghan Bactria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rachel Mairs. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Limits of Empire in Ancient Afghanistan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.81-112, 2020, </w:t>
+              <w:t xml:space="preserve">The Graeco-Bactrian and Indo-Greek World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctv15vwk2q.7⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 218-248, 2020, 9781138090699</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192523v1</w:t>
+                <w:t xml:space="preserve">halshs-03202593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afghan Bactria</w:t>
+                <w:t xml:space="preserve">Greek Power in Hellenistic Bactria:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Graeco-Bactrian and Indo-Greek World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The Limits of Empire in Ancient Afghanistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.81-112, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv15vwk2q.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03202593v1</w:t>
+                <w:t xml:space="preserve">hal-03192523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colonisation grecque en Asie Centrale : les évolutions récentes de la recherche</w:t>
               </w:r>
@@ -3316,173 +3316,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie religieuse et imaginaire des habitants de la Bactriane hellénistique, une contribution</w:t>
+                <w:t xml:space="preserve">Ai Khanoum after 145 BC: The Post-palatial Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Gondet (éd.); Ernie Haerinck (éd.). </w:t>
+              <w:t xml:space="preserve">A. Ivantchik (éd.); M. Minardi (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Orient est son jardin. Hommage à Rémy Boucharlat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 58, Peeters Publishers, pp.273-292, 2018, 9789042934504 9042934506</w:t>
+              <w:t xml:space="preserve">Ancient Chorasmia, Central Asia and the Steppes. Cultural relations and exchanges from the Achaemenids to the Arabs. Ancient Civilisations from Scythia to Siberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Brill, pp.354-419, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883703v1</w:t>
+                <w:t xml:space="preserve">hal-02885410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai Khanoum after 145 BC: The Post-palatial Occupation</w:t>
+                <w:t xml:space="preserve">Vie religieuse et imaginaire des habitants de la Bactriane hellénistique, une contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Ivantchik (éd.); M. Minardi (éd.). </w:t>
+              <w:t xml:space="preserve">Sébastien Gondet (éd.); Ernie Haerinck (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Chorasmia, Central Asia and the Steppes. Cultural relations and exchanges from the Achaemenids to the Arabs. Ancient Civilisations from Scythia to Siberia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, Brill, pp.354-419, 2018</w:t>
+              <w:t xml:space="preserve">L’Orient est son jardin. Hommage à Rémy Boucharlat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, Peeters Publishers, pp.273-292, 2018, 9789042934504 9042934506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885410v1</w:t>
+                <w:t xml:space="preserve">hal-02883703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérations d’Antiochos III en Bactriane-Sogdiane : l’apport de la documentation archéologique</w:t>
               </w:r>
@@ -3802,358 +3802,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacts et échanges culturels à Aï Khanoum : transfert et refus du transfert</w:t>
+                <w:t xml:space="preserve">Conclusions historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amridin Berdimuradov (éd.); Michel Espagne (éd.); Svetlana Gorshenina (éd.); Frantz Grenet (éd.); Shahin Mustafaev (éd.); Claude Rapin (éd.). </w:t>
+              <w:t xml:space="preserve">Guy LECUYOT (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural transfers in Central Asia : Before, during and after the Silk Road</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IICAS, pp.59-65, 2013, 978‑9943‑11‑092‑2</w:t>
+              <w:t xml:space="preserve">Fouilles d’Aï Khanoum IX, L’Habitat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-220, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885286v1</w:t>
+                <w:t xml:space="preserve">hal-02883614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maisons du quartier du temple principal d’Aï Khanoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guy LECUYOT (dir.). </w:t>
+              <w:t xml:space="preserve">Guy Lecuyot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fouilles d’Aï Khanoum IX, L’Habitat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-143, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de Boccard</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02883614v1</w:t>
+                <w:t xml:space="preserve">hal-02883599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maisons du quartier du temple principal d’Aï Khanoum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cultes dans le sanctuaire principal d’Aï Khanoum (Afghanistan) : remarques sur la vie religieuse des Grecs de Bactriane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guy Lecuyot (dir.). </w:t>
+              <w:t xml:space="preserve">Maria Paola Castiglioni (éd.); Marie-Claire Ferriès (éd.); Françoise Létoublon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouilles d’Aï Khanoum IX, L’Habitat</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-143, 2013</w:t>
+              <w:t xml:space="preserve">Forgerons, élites et voyageurs, Mélanges à la mémoire d’Isabelle Ratinaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.483-504, 2013, 978-2-7061-1791-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883599v1</w:t>
+                <w:t xml:space="preserve">hal-02882325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cultes dans le sanctuaire principal d’Aï Khanoum (Afghanistan) : remarques sur la vie religieuse des Grecs de Bactriane</w:t>
+                <w:t xml:space="preserve">Contacts et échanges culturels à Aï Khanoum : transfert et refus du transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Paola Castiglioni (éd.); Marie-Claire Ferriès (éd.); Françoise Létoublon (éd.). </w:t>
+              <w:t xml:space="preserve">Amridin Berdimuradov (éd.); Michel Espagne (éd.); Svetlana Gorshenina (éd.); Frantz Grenet (éd.); Shahin Mustafaev (éd.); Claude Rapin (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forgerons, élites et voyageurs, Mélanges à la mémoire d’Isabelle Ratinaud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.483-504, 2013, 978-2-7061-1791-6</w:t>
+              <w:t xml:space="preserve">Cultural transfers in Central Asia : Before, during and after the Silk Road</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IICAS, pp.59-65, 2013, 978‑9943‑11‑092‑2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882325v1</w:t>
+                <w:t xml:space="preserve">hal-02885286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roi et cités en Asie Centrale : un roi indispensable ?</w:t>
               </w:r>
@@ -4954,51 +4954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C31909C"/>
+    <w:nsid w:val="081E467B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5185,51 +5185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-martinez-seve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1263-9528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06870576X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.118.2.0267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baratin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.619" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.975" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nodet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parmentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19255/les-antiquites-juives-livres-xii-xiv" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez S&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwk2q.7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/123820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/37894741/Les_op%C3%A9rations_dAntiochos_III_en_Bactriane-Sogdiane_lapport_de_la_documentation_arch%C3%A9ologique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/30811239/Ai_Khanoum._Echanges_et_r%C3%A9sistances" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/12662361/Antiochos_IV_en_Susiane_dans_le_Golfe_Persique_et_en_%C3%89lyma%C3%AFde_dans_C._Feyer_et_L._Graslin_eds._Le_projet_politique_d_Antiochos_IV_Nancy_2014_p._363-393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/13843-Produit-9782701804194.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctt1b7x6rb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/10733835/L._MARTINEZ-SEVE_-_Roi_et_cit%C3%A9s_en_Asie_Centrale_un_roi_indispensable_" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dha_2108-1433_2011_sup_5_1_3495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/1162049/_Les_Grecs_en_Orient_portraits_crois%C3%A9s_dans_P._Rouillard_dir._Portraits_de_migrants_Portraits_de_colons_I_Paris_2009_p._129-140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ausonius/4172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurianne-martinez-seve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1263-9528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06870576X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.118.2.0267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baratin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.619" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nodet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parmentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19255/les-antiquites-juives-livres-xii-xiv" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez S&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15vwk2q.7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/123820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/37894741/Les_op%C3%A9rations_dAntiochos_III_en_Bactriane-Sogdiane_lapport_de_la_documentation_arch%C3%A9ologique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/30811239/Ai_Khanoum._Echanges_et_r%C3%A9sistances" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/12662361/Antiochos_IV_en_Susiane_dans_le_Golfe_Persique_et_en_%C3%89lyma%C3%AFde_dans_C._Feyer_et_L._Graslin_eds._Le_projet_politique_d_Antiochos_IV_Nancy_2014_p._363-393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/13843-Produit-9782701804194.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctt1b7x6rb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/10733835/L._MARTINEZ-SEVE_-_Roi_et_cit%C3%A9s_en_Asie_Centrale_un_roi_indispensable_" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dha_2108-1433_2011_sup_5_1_3495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/1162049/_Les_Grecs_en_Orient_portraits_crois%C3%A9s_dans_P._Rouillard_dir._Portraits_de_migrants_Portraits_de_colons_I_Paris_2009_p._129-140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ausonius/4172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>