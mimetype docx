--- v0 (2026-04-11)
+++ v1 (2026-05-16)
@@ -713,523 +713,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en scène de la grossesse sur les réseaux sociaux : le corps enceint au cœur des représentations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimenter les commérages : la publication genrée d’éléments de la scène domestique sur les réseaux sociaux des ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps, arts et médias. (Re)configurations à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Le genre et les mondes ruraux depuis les scènes domestiques : de la maison à l’interconnaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cluster Gender, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880331v1</w:t>
+                <w:t xml:space="preserve">hal-04880346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimenter les commérages : la publication genrée d’éléments de la scène domestique sur les réseaux sociaux des ruraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en scène de la grossesse sur les réseaux sociaux : le corps enceint au cœur des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre et les mondes ruraux depuis les scènes domestiques : de la maison à l’interconnaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cluster Gender, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Corps, arts et médias. (Re)configurations à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880346v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiding what, from whom? French adults’ perception of privacy on social networks</w:t>
+                <w:t xml:space="preserve">Le genre de l'exposition de la famille sur les réseaux sociaux : mise en scène d'une identité collective ritualisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Privacy Research Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNIL - Laboratoire LINC, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 33, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473019v1</w:t>
+                <w:t xml:space="preserve">hal-04473028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre de l'exposition de la famille sur les réseaux sociaux : mise en scène d'une identité collective ritualisée</w:t>
+                <w:t xml:space="preserve">Hiding what, from whom? French adults’ perception of privacy on social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT 33, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Privacy Research Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNIL - Laboratoire LINC, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473028v1</w:t>
+                <w:t xml:space="preserve">hal-04473019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classer, renseigner, mobiliser : le logiciel Tropy en soutien à l'exploration des traces numériques</w:t>
+                <w:t xml:space="preserve">L'internet du coin. Capital d'autochtonie et réseaux sociaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INTERLIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERLIS, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Université d'été du LabEx ICCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ICCA, Sep 2022, Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473058v1</w:t>
+                <w:t xml:space="preserve">hal-04473036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénétrer dans les cercles numériques de ses enquêtés : réflexion sur la collecte et l'utilisation des traces sur les réseaux sociaux numériques privés</w:t>
+                <w:t xml:space="preserve">Classer, renseigner, mobiliser : le logiciel Tropy en soutien à l'exploration des traces numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du RJC ICCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Jeunes Chercheurs ICCA, Jun 2022, Aubervilliers (Maison des sciences de l'Homme Paris Nord), France</w:t>
+              <w:t xml:space="preserve">Séminaire INTERLIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLIS, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473045v1</w:t>
+                <w:t xml:space="preserve">hal-04473058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'internet du coin. Capital d'autochtonie et réseaux sociaux numériques</w:t>
+                <w:t xml:space="preserve">Pénétrer dans les cercles numériques de ses enquêtés : réflexion sur la collecte et l'utilisation des traces sur les réseaux sociaux numériques privés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été du LabEx ICCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ICCA, Sep 2022, Andé, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude du RJC ICCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Jeunes Chercheurs ICCA, Jun 2022, Aubervilliers (Maison des sciences de l'Homme Paris Nord), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473036v1</w:t>
+                <w:t xml:space="preserve">hal-04473045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais gardez vos histoires, vos petites affaires ne m'intéressent pas !&amp;quot; Pratiques d'expression de la vie privée sur internet</w:t>
               </w:r>
@@ -1556,51 +1556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.252.0335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Trably" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pf2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.232.0294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Breton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473045v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04880315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.252.0335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Trably" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pf2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.232.0294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Breton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04880315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>