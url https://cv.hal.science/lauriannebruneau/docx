--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurianne Bruneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hauptmann ; Luca Maria Olivieri (ed.). 2024. Lords of the mountains: pre-Islamic heritage along the Upper Indus in Pakistan. Heidelberg: Heidelberg University Publishing; 978-3-96822-270-7 hardback €70 Open Access https://doi.org/10.17885/heiup.1358</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh, carrefour himalayen au coeur de l'Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation aux arts et à l’archéologie de la Haute-Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.336-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la mémoire du Prof. Dr. Hautpmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Ham Peter van, Guge - Ages of Gold. The West-Tibetan Masterpieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological survey of the Nubra Region (Ladakh, Jammu and Kashmir, India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation aux arts et à l’archéologie de la Haute-Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.305-307. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] R.C. Agrawal, Buddhist Antiquities of Nubra valley, Sharada Publishing House, Delhi, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakhaeology (the newsletter of TEDAHL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock art site of Zamthang (Zanskar), when money and good will turn into disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakh Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude thématique et stylistique des pétroglyphes du Ladakh (Jammu et Cachemire, Inde): une nouvelle contribution à l'art rupestre d'Asie centrale pour l'Âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eurasia antiqua: Zeitschrift für Archäologie Eurasiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art research in Murgi Tokpo, Nubra Valley in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Purakala. The Journal of the Rock Art Society of India (RASI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Indian cultural area in Ladakh in the 1st millennium AD: the rock inscriptions evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puratattva. Journal of the Indian Archaeological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological heritage at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakh Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Rock Art of the Western Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puratattva. Journal of the Indian Archaeological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture bouddhique dans la vallée du Haut Indus (Pakistan) : un essai de typologie des représentations rupestres de stūpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (1), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2007.1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological and rock art evidence of the horse in the prehistoric western Himalayas and the Tibetan plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aldenderfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New perspectives on horses and their people: an interdisciplinary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pembroke College, the Department of Social Anthropology and Mongolia and Inner Asia Studies Unit, University of Cambridge, Jan 2026, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL): expériences et réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l'archéologie française à l'étranger : quelles collaborations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée (MOM), Association Française des Archivistes (aaf), Consortium MASA+ (Mémoire des archéologues et des sites archéologiques), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’accompagnement numérique Distam (consortium Huma-Num dédié aux études aréales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accéder aux ressources sur l’Asie : réseaux professionnels et science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DocAsie, Jun 2025, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow and Digital resources of the Himalayan Rock Art Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Himalayan Rock Art Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art of Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uniqueness of Indian Rock Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Historical Studies (Heritage Society, Patna) &amp; Bharat Adhyayan Kendra (Banaras Hindu University), Oct 2024, Online Lecture Series, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the content of the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et retours d'expérience du programme Archéologie trans-himalayenne: mouvements de population et interactions matérielles (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les civilisations de l'Asie orientale (CRCAO), Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde 'Avenir de l'archéologie en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Recherche Française sur l’Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Asie, Sep 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les peintures murales du Tibet: acquisitions récentes de la Bibliothèque d’Etudes Tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire du Centre d’Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Tibétaines, Institut des Civilisations, Collège de France, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material evidence for the presence of early Buddhism in Ladakh: a decade of investigation by the MAFIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Buddhism: Archaeology and Material Culture, Course for the year 2022-2023 coordinated by Prof. Luca Maria Olivieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Asian and North African Studies, Università Ca’ Foscari, Apr 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of rock art in the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valcamonica Rock Art Field School &amp; Fieldwork 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerveno Museum, Aug 2023, Cerveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new standardized dataset for Himalayan rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News from the World, IFRAO Inter-Congress Symposium 2023 [online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Rock Art Organizations (IFRAO), May 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrying out archaeology in the Himalayas: what is the state of the discipline?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working together for a vision of Himalayan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Mark S. Aldenderfer; Alexandra Vanleene, Nov 2023, Louvre Abu Dhabi, Emirats Arabes Unis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du jeu de données HiRADa (Himalayan Rock Art Database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journées DocAsie. Traitement numérique des données de l'Asie: HTR, OCR, bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Civilisations, Collège de France, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitization of Gandharan Artefacts: Kickoff Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Ruhr University Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into developments in Himalayan rock art research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies (IATS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, politique et religion : le cas du Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetanness outside Tibet, Winter School ITI HiSAAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salomé Deboos; Nicola Schneider; Carmen Brandt, Nov 2021, Université de Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mission Archéologique Franco-Indienne au Ladakh : leçons et adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le terrain en Asie du Sud en contexte difficile : tour d’horizon des méthodologies développés par les chercheuses et chercheurs en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Gillet; Coline Lefrancq, Nov 2021, Maison de l'Asie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In between Kashmir and Xinjiang: Buddhist remains of the Nubra region. Results of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIATS 2016: Proceedings of the Fourteenth Seminar of the International Association for Tibetan Studies, Bergen, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Tibetan Studies, Jun 2016, Bergen, Norway. https://www.asianart.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the land of Lang-ka: the archaeology of early Buddhism in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference AAS-in-Asia, Panel Changing Configurations: Himalayas and Trans-Himalayas c.500 BCE-1950 CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, Jul 2018, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie himalayenne : états des lieux et découvertes récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Himalayennes, Jun 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Buddhism into Ladakh from an archaeological perspective: results of the Franco-Indian Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwest University (Xian) / Alliance Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Xian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discoveries for the history of Buddhism in Ladakh: the MAFIL’s excavations at Leh Choskor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of International Association for Ladakh Studies (IALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bedlewo, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A report of recent archaeological investigations in Ladakh: the Central Asian Connection over time (Bronze Age-10th century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre of Central Asian Studies (CCAS), Université du Cachemire (Srinagar, Jammu &amp; Kashmir), Jul 2017, Srinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction du Bouddhisme au Ladakh (Himalaya occidental, Inde) : nouvelles données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la SEECHAC (Société Européenne pour l’Etude Des Civilisations de l’Himalaya et de l’Asie Centrale), Musée Cernuschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock art of Ladakh: its connection to Central Asia from the Bronze Age to the Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northwest University; Alliance Française, Oct 2017, Xian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Buddhism into Ladakh based on archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Srinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh : un cas d’étude pour l’archéologie himalayenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en mémoire d’Anne Chayet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO/UMR8155, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh avant le Bouddhisme : nouvelles découvertes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'AFAO / Musée Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological remains of the Nubra region. Results of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par l’Institut Français en Inde, CSH (Centre for Social Sciences and Humanities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gateway to Central Asia: the Nubra from prehistory to history. Results of the first campaign of the Indo-French Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e conférence de l’European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of styles in the rock art of Ladakh: local or foreign?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de la Rock Art Society of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the steps of A.H. Francke: the Franco-Indian Archaeological Mission in Ladakh. Results of the first campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Francke’s legacy: archaeological research in Ladakh, one hundred years after"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Archéologique Franco-Indienne au Ladakh, Aug 2014, Moravian School, Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art researches along the Upper Indus: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Contribution to Pakistan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan, Taxila Institute for Asian Civilizations, Quaid-i Azam University, Feb 2014, Islamabad, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et objectifs de la MAFIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur l’archéologie et les arts du Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO; Collège de France, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace Himalayen : géographie naturelle et sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock stūpas images from Ladakh: a typological and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence de l’International Association for Ladakh Studies (IALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, consécration et utilisation des œuvres religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêtres et lamas, temples et monastères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la découverte du ‘Petit Tibet’ : arts et cultures du Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de 6 conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Amis de l'Orient (AFAO), Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddhist remains in the Nubra valley (Ladakh, Jammu & Kashmir): stone carvings and stūpas on the way to Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on “Archaeology of Buddhism in Asia”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Survey of India &amp; National Museum of India, Feb 2012, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Gandharan Buddhist cult monuments along the Silk Roads: their architectural and narrative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e conférence de l’European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité des contacts culturels en Haute-Asie: images protohistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude et d’information des accompagnateurs agrées ‘Merveilles’ - Parc National du Mercantour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tende, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The petroglyphs of the Western Himalayas: new data on the ancient tracks of the diffusion of Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhist Text Corpora and Iconography along the Silk Route. Dynamics of Transfer and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercator Research Center Ruhr; Käte Hamburger Kolleg – Dynamics in the History of Religions, Nov 2011, Ruhr-Universität Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladakh and Central Asia from Protohistory to History (2500 BC-1100AD): a study of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological research and architectural conservation in Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THF – LOTI; AMIL Ladakh; TEDAHL, Aug 2011, Central Asian Museum Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandharan Buddhist architecture in the petroglyphs of the Western Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gandharan Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Quaid-i-Azam University, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age in Ladakh: new petroglyphs from the Nubra valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IALS (International Association of Ladakh Studies) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des images : une étude de l’art rupestre du Ladakh (Jammu et Cachemire, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images : regards sur les sociétés. Journée doctorale de l’ED 112 de l’Université Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art patrimony of Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Survey of India, Sep 2007, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal style of the steppes in Ladakh: a presentation of newly discovered petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on South Asian Archaeology (EASAA), Panel Pictures in Transformation: Rock art Research between Central Asia and the Subcontinent, organisé par L.M. Olivieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Ravenne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âge du Bronze et Âge du Fer au sud des Kunlun : nouvelles données de l'art rupestre au Ladakh (Jammu-et-Cachemire, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès du Réseau Asie - IMASIE; Thématique: Espaces, Rituels, sociétés; Atelier 3 : 3 Transformations des milieux et des peuplements en Asie centrale, IIe-Ier millénaires av. J.-C. : nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art rupestre de l'Himalaya occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Centre-asiatique. Recherche de l'Asie Centrale : état des lieux et potentialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistory of the Western Himalayas: a preliminary study of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial Conference of the European Association of South Asian Archaeologists, Panel Tibetan Epigraphy and Petroglyphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Standardized and Adaptable Method for Rock Art Recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aldenderfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Denver, United States. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du site internet de la MAFIL (Mission Archéologique Franco-Indienne au Ladakh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur les Civilisations de l'Asie Orientale (CRCAO). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée d’études Humanités numériques de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre du Ladakh (Jammu et Cachemire, Inde) : ses liens avec l’Asie centrale protohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21/22, pp.487-498, 2013, L’archéologie française en Asie centrale. Nouvelles recherches et enjeux socioculturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rock Art of Upper Tibet and Ladakh: Inner Asian cultural adaptation, regional differentiation and the Western Tibetan Plateau Style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vincent Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (décembre 2013), pp.5-161, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures in Transformation. Rock Art Research between Central Asia and the Subcontinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAR Publishing, British Archaeological Reports International Series 2167. South Asian Archaeology 2007. Special Sessions 2, 2010, 9781407307114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Human Presence in the Himalayan Mountains: New Insights from Petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert H.T. Prins; Tsewang Namgail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Migration Across the Himalayas. Wetland Functioning Amidst Mountains and Glaciers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-332, 2017, 9781107114715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rock Art of Ladakh: A Historiographic and Thematic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajit Kumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Art: Recent Researches and New Perspectives (Festschrift to Padma Shri Dr. Prof. Yashodhar Mathpal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Bharatiya Book Corporation, pp.79-99, 2015, 81-8315-263-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological account of ten early painted chortens in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lo Bue, Erberto; Bray, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and Architecture in Ladakh. Cross-cultural Transmissions in the Himalayas and Karakoram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Brill, pp.100-140, 2014, Brill's Tibetan Studies Library, 978-90-04-27180-7. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004271807_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal style of the steppes in Ladakh: a presentation of newly discovered petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Maria Olivieri; Laurianne Bruneau; Marco Ferrandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pictures in Transformation: Rock art Research between Central Asia and the Subcontinent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2167, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-36, 2010, British Archaeological Reports International Series, 9781407307114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie trans-himalayenne : mouvements de populations et interactions matérielles, de la préhistoire à la période bouddhique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Himalayan Archaeology: Population Movements and Material Interactions, from Prehistory to the Buddhist period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre du Ladakh (Himalaya indien). Les carnets de la Fondation des Treilles (Hypothèses)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site internet de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL) / Website of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Himalayan Rock Art, Nakala repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online publication of rock inscriptions in Tibetan, Himalayan Rock Art Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'exposition collective Les études aréales face à leurs terrains, Humathèque, Campus Condorcet (Aubervilliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahtushi Desphande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Thesaurus for Himalayan Rock Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Opentheso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°4 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°3 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Tirisha / ཏི་རི་ཤ་</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Murgi / མུར་གི</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet presenting the archaeological mission in Ladakh: MAFIL / མ་ཕིལ་</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°2 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Deskit / བདེ་སྐྱིད་ (Nubra valley, Ladakh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°1 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is rock art? Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual chronology of Ladakhi rock art. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: the rock art site of Tangtse, Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving rock art. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Cultural Heritage of Ladakh, rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock inscriptions in Ladakh. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit d'origine: le yack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française en Himalaya Indien. Rapport d'activités pour l'année 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFHI: rapport d'activités archéologiques n°2, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique en Himalaya Indien. Rapport d'activités pour l'année 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFHI: rapport d'activités archéologiques n°2, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indian Himalayas. Activity report: 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFHI Archaeological Reports Series n°2, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indian Himalayas. Activity report: 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFHI Archaeological Reports Series n°1, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française en Himalaya Indien. Rapport d'activités pour l'année 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFHI: rapport d'activités archéologiques n°1, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l’Himalaya : culture matérielle et réseaux du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bilan intermédiaire pour la Ville de Paris dans le cadre du dispositif de soutien à la recherche Emergence(s). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°10, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°10, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d’activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°9, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFIL. Mission Archéologique Franco-Indienne au Ladakh. Franco-Indian Archaeological Mission in Ladakh. Rapport d’activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL - Mission Archéologique Franco-Indienne au Ladakh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Activity report 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°9, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d’activités 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°8, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°8, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Note pour l'année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°7, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Note for the year 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°7, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Activity report 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithya Rajendran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°6, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithya Rajendran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°6, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Epard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°5, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bickelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°4, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Epard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°5, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bickelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL Archaeological Reports Series n°4, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Silveston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°3, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport: saison 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Silveston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°3, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°2, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport : saison 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°2, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°1, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport préliminaire, campagne 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°1, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh (Jammu & Cachemire, Inde) de l'âge du Bronze à l'introduction du Bouddhisme: une étude de l'art rupestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 Panthéon-Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PA010610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03892542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of actions taken by MAFIL in Ladakh over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">India. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into developments in Himalayan rock art research, 16th IATS (International Association for Tibetan Studies) Seminar, Session Archaeology of Tibet and the Himalayas: current research and further perspectives, Prague, July 3–9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurianne Bruneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hauptmann ; Luca Maria Olivieri (ed.). 2024. Lords of the mountains: pre-Islamic heritage along the Upper Indus in Pakistan. Heidelberg: Heidelberg University Publishing; 978-3-96822-270-7 hardback €70 Open Access https://doi.org/10.17885/heiup.1358</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh, carrefour himalayen au coeur de l'Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation aux arts et à l’archéologie de la Haute-Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.336-339. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.2701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la mémoire du Prof. Dr. Hautpmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Ham Peter van, Guge - Ages of Gold. The West-Tibetan Masterpieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological survey of the Nubra Region (Ladakh, Jammu and Kashmir, India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] R.C. Agrawal, Buddhist Antiquities of Nubra valley, Sharada Publishing House, Delhi, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakhaeology (the newsletter of TEDAHL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation aux arts et à l’archéologie de la Haute-Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.305-307. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock art site of Zamthang (Zanskar), when money and good will turn into disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakh Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude thématique et stylistique des pétroglyphes du Ladakh (Jammu et Cachemire, Inde): une nouvelle contribution à l'art rupestre d'Asie centrale pour l'Âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eurasia antiqua: Zeitschrift für Archäologie Eurasiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Indian cultural area in Ladakh in the 1st millennium AD: the rock inscriptions evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puratattva. Journal of the Indian Archaeological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological heritage at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakh Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art research in Murgi Tokpo, Nubra Valley in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Purakala. The Journal of the Rock Art Society of India (RASI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Rock Art of the Western Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puratattva. Journal of the Indian Archaeological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture bouddhique dans la vallée du Haut Indus (Pakistan) : un essai de typologie des représentations rupestres de stūpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (1), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2007.1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological and rock art evidence of the horse in the prehistoric western Himalayas and the Tibetan plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aldenderfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New perspectives on horses and their people: an interdisciplinary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pembroke College, the Department of Social Anthropology and Mongolia and Inner Asia Studies Unit, University of Cambridge, Jan 2026, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL): expériences et réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l'archéologie française à l'étranger : quelles collaborations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée (MOM), Association Française des Archivistes (aaf), Consortium MASA+ (Mémoire des archéologues et des sites archéologiques), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’accompagnement numérique Distam (consortium Huma-Num dédié aux études aréales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accéder aux ressources sur l’Asie : réseaux professionnels et science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DocAsie, Jun 2025, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art of Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uniqueness of Indian Rock Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Historical Studies (Heritage Society, Patna) &amp; Bharat Adhyayan Kendra (Banaras Hindu University), Oct 2024, Online Lecture Series, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the content of the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et retours d'expérience du programme Archéologie trans-himalayenne: mouvements de population et interactions matérielles (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les civilisations de l'Asie orientale (CRCAO), Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les peintures murales du Tibet: acquisitions récentes de la Bibliothèque d’Etudes Tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire du Centre d’Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Tibétaines, Institut des Civilisations, Collège de France, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde 'Avenir de l'archéologie en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Recherche Française sur l’Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Asie, Sep 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Himalayan Rock Art Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow and Digital resources of the Himalayan Rock Art Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new standardized dataset for Himalayan rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News from the World, IFRAO Inter-Congress Symposium 2023 [online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Rock Art Organizations (IFRAO), May 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of rock art in the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valcamonica Rock Art Field School &amp; Fieldwork 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerveno Museum, Aug 2023, Cerveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material evidence for the presence of early Buddhism in Ladakh: a decade of investigation by the MAFIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Buddhism: Archaeology and Material Culture, Course for the year 2022-2023 coordinated by Prof. Luca Maria Olivieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Asian and North African Studies, Università Ca’ Foscari, Apr 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrying out archaeology in the Himalayas: what is the state of the discipline?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working together for a vision of Himalayan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Mark S. Aldenderfer; Alexandra Vanleene, Nov 2023, Louvre Abu Dhabi, Emirats Arabes Unis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du jeu de données HiRADa (Himalayan Rock Art Database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journées DocAsie. Traitement numérique des données de l'Asie: HTR, OCR, bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Civilisations, Collège de France, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into developments in Himalayan rock art research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies (IATS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitization of Gandharan Artefacts: Kickoff Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Ruhr University Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mission Archéologique Franco-Indienne au Ladakh : leçons et adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le terrain en Asie du Sud en contexte difficile : tour d’horizon des méthodologies développés par les chercheuses et chercheurs en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Gillet; Coline Lefrancq, Nov 2021, Maison de l'Asie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, politique et religion : le cas du Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetanness outside Tibet, Winter School ITI HiSAAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salomé Deboos; Nicola Schneider; Carmen Brandt, Nov 2021, Université de Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In between Kashmir and Xinjiang: Buddhist remains of the Nubra region. Results of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIATS 2016: Proceedings of the Fourteenth Seminar of the International Association for Tibetan Studies, Bergen, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Tibetan Studies, Jun 2016, Bergen, Norway. https://www.asianart.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie himalayenne : états des lieux et découvertes récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Himalayennes, Jun 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the land of Lang-ka: the archaeology of early Buddhism in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference AAS-in-Asia, Panel Changing Configurations: Himalayas and Trans-Himalayas c.500 BCE-1950 CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, Jul 2018, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A report of recent archaeological investigations in Ladakh: the Central Asian Connection over time (Bronze Age-10th century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre of Central Asian Studies (CCAS), Université du Cachemire (Srinagar, Jammu &amp; Kashmir), Jul 2017, Srinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction du Bouddhisme au Ladakh (Himalaya occidental, Inde) : nouvelles données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la SEECHAC (Société Européenne pour l’Etude Des Civilisations de l’Himalaya et de l’Asie Centrale), Musée Cernuschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock art of Ladakh: its connection to Central Asia from the Bronze Age to the Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northwest University; Alliance Française, Oct 2017, Xian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Buddhism into Ladakh based on archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Srinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discoveries for the history of Buddhism in Ladakh: the MAFIL’s excavations at Leh Choskor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of International Association for Ladakh Studies (IALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bedlewo, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Buddhism into Ladakh from an archaeological perspective: results of the Franco-Indian Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwest University (Xian) / Alliance Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Xian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh : un cas d’étude pour l’archéologie himalayenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en mémoire d’Anne Chayet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO/UMR8155, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological remains of the Nubra region. Results of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par l’Institut Français en Inde, CSH (Centre for Social Sciences and Humanities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh avant le Bouddhisme : nouvelles découvertes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'AFAO / Musée Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gateway to Central Asia: the Nubra from prehistory to history. Results of the first campaign of the Indo-French Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e conférence de l’European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of styles in the rock art of Ladakh: local or foreign?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de la Rock Art Society of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the steps of A.H. Francke: the Franco-Indian Archaeological Mission in Ladakh. Results of the first campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Francke’s legacy: archaeological research in Ladakh, one hundred years after"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Archéologique Franco-Indienne au Ladakh, Aug 2014, Moravian School, Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art researches along the Upper Indus: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Contribution to Pakistan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan, Taxila Institute for Asian Civilizations, Quaid-i Azam University, Feb 2014, Islamabad, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et objectifs de la MAFIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur l’archéologie et les arts du Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO; Collège de France, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock stūpas images from Ladakh: a typological and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence de l’International Association for Ladakh Studies (IALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace Himalayen : géographie naturelle et sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêtres et lamas, temples et monastères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, consécration et utilisation des œuvres religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la découverte du ‘Petit Tibet’ : arts et cultures du Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de 6 conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Amis de l'Orient (AFAO), Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Gandharan Buddhist cult monuments along the Silk Roads: their architectural and narrative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e conférence de l’European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité des contacts culturels en Haute-Asie: images protohistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude et d’information des accompagnateurs agrées ‘Merveilles’ - Parc National du Mercantour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tende, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddhist remains in the Nubra valley (Ladakh, Jammu & Kashmir): stone carvings and stūpas on the way to Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on “Archaeology of Buddhism in Asia”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Survey of India &amp; National Museum of India, Feb 2012, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The petroglyphs of the Western Himalayas: new data on the ancient tracks of the diffusion of Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhist Text Corpora and Iconography along the Silk Route. Dynamics of Transfer and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercator Research Center Ruhr; Käte Hamburger Kolleg – Dynamics in the History of Religions, Nov 2011, Ruhr-Universität Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladakh and Central Asia from Protohistory to History (2500 BC-1100AD): a study of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological research and architectural conservation in Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THF – LOTI; AMIL Ladakh; TEDAHL, Aug 2011, Central Asian Museum Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandharan Buddhist architecture in the petroglyphs of the Western Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gandharan Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Quaid-i-Azam University, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age in Ladakh: new petroglyphs from the Nubra valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IALS (International Association of Ladakh Studies) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des images : une étude de l’art rupestre du Ladakh (Jammu et Cachemire, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images : regards sur les sociétés. Journée doctorale de l’ED 112 de l’Université Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal style of the steppes in Ladakh: a presentation of newly discovered petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on South Asian Archaeology (EASAA), Panel Pictures in Transformation: Rock art Research between Central Asia and the Subcontinent, organisé par L.M. Olivieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Ravenne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art patrimony of Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Survey of India, Sep 2007, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âge du Bronze et Âge du Fer au sud des Kunlun : nouvelles données de l'art rupestre au Ladakh (Jammu-et-Cachemire, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès du Réseau Asie - IMASIE; Thématique: Espaces, Rituels, sociétés; Atelier 3 : 3 Transformations des milieux et des peuplements en Asie centrale, IIe-Ier millénaires av. J.-C. : nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art rupestre de l'Himalaya occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Centre-asiatique. Recherche de l'Asie Centrale : état des lieux et potentialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistory of the Western Himalayas: a preliminary study of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial Conference of the European Association of South Asian Archaeologists, Panel Tibetan Epigraphy and Petroglyphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Standardized and Adaptable Method for Rock Art Recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aldenderfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Denver, United States. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du site internet de la MAFIL (Mission Archéologique Franco-Indienne au Ladakh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur les Civilisations de l'Asie Orientale (CRCAO). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée d’études Humanités numériques de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre du Ladakh (Jammu et Cachemire, Inde) : ses liens avec l’Asie centrale protohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21/22, pp.487-498, 2013, L’archéologie française en Asie centrale. Nouvelles recherches et enjeux socioculturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rock Art of Upper Tibet and Ladakh: Inner Asian cultural adaptation, regional differentiation and the Western Tibetan Plateau Style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vincent Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (décembre 2013), pp.5-161, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures in Transformation. Rock Art Research between Central Asia and the Subcontinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAR Publishing, British Archaeological Reports International Series 2167. South Asian Archaeology 2007. Special Sessions 2, 2010, 9781407307114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Human Presence in the Himalayan Mountains: New Insights from Petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert H.T. Prins; Tsewang Namgail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Migration Across the Himalayas. Wetland Functioning Amidst Mountains and Glaciers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-332, 2017, 9781107114715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rock Art of Ladakh: A Historiographic and Thematic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajit Kumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Art: Recent Researches and New Perspectives (Festschrift to Padma Shri Dr. Prof. Yashodhar Mathpal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Bharatiya Book Corporation, pp.79-99, 2015, 81-8315-263-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological account of ten early painted chortens in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lo Bue, Erberto; Bray, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and Architecture in Ladakh. Cross-cultural Transmissions in the Himalayas and Karakoram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Brill, pp.100-140, 2014, Brill's Tibetan Studies Library, 978-90-04-27180-7. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004271807_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal style of the steppes in Ladakh: a presentation of newly discovered petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Maria Olivieri; Laurianne Bruneau; Marco Ferrandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pictures in Transformation: Rock art Research between Central Asia and the Subcontinent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2167, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-36, 2010, British Archaeological Reports International Series, 9781407307114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les peintures murales bouddhiques du monde tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15t7d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie trans-himalayenne : mouvements de populations et interactions matérielles, de la préhistoire à la période bouddhique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Himalayan Archaeology: Population Movements and Material Interactions, from Prehistory to the Buddhist period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre du Ladakh (Himalaya indien). Les carnets de la Fondation des Treilles (Hypothèses)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site internet de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL) / Website of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Himalayan Rock Art, Nakala repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online publication of rock inscriptions in Tibetan, Himalayan Rock Art Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'exposition collective Les études aréales face à leurs terrains, Humathèque, Campus Condorcet (Aubervilliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahtushi Desphande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Thesaurus for Himalayan Rock Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Opentheso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°4 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°3 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Tirisha / ཏི་རི་ཤ་</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Murgi / མུར་གི</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet presenting the archaeological mission in Ladakh: MAFIL / མ་ཕིལ་</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°2 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Deskit / བདེ་སྐྱིད་ (Nubra valley, Ladakh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°1 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is rock art? Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual chronology of Ladakhi rock art. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: the rock art site of Tangtse, Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving rock art. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Cultural Heritage of Ladakh, rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock inscriptions in Ladakh. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit d'origine: le yack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indian Himalayas. Activity report: 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFHI Archaeological Reports Series n°2, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique en Himalaya Indien. Rapport d'activités pour l'année 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFHI: rapport d'activités archéologiques n°2, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française en Himalaya Indien. Rapport d'activités pour l'année 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFHI: rapport d'activités archéologiques n°1, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indian Himalayas. Activity report: 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFHI Archaeological Reports Series n°1, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°10, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°10, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l’Himalaya : culture matérielle et réseaux du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bilan intermédiaire pour la Ville de Paris dans le cadre du dispositif de soutien à la recherche Emergence(s). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d’activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°9, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFIL. Mission Archéologique Franco-Indienne au Ladakh. Franco-Indian Archaeological Mission in Ladakh. Rapport d’activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL - Mission Archéologique Franco-Indienne au Ladakh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Activity report 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°9, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d’activités 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°8, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°8, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Note pour l'année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°7, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Note for the year 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°7, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Activity report 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithya Rajendran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°6, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithya Rajendran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°6, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Epard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°5, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Epard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°5, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bickelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°4, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bickelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL Archaeological Reports Series n°4, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Silveston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°3, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport: saison 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Silveston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°3, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°2, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport : saison 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°2, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°1, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport préliminaire, campagne 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°1, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh (Jammu & Cachemire, Inde) de l'âge du Bronze à l'introduction du Bouddhisme: une étude de l'art rupestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 Panthéon-Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PA010610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03892542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of actions taken by MAFIL in Ladakh over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">India. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into developments in Himalayan rock art research, 16th IATS (International Association for Tibetan Studies) Seminar, Session Archaeology of Tibet and the Himalayas: current research and further perspectives, Prague, July 3–9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Broglia de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2948" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1674" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aldenderfer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947936v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vincent Bellezza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maria Olivieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrandi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/life-sciences/ecology-and-conservation/bird-migration-across-himalayas-wetland-functioning-amidst-mountains-and-glaciers?format=HB#contents" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004271807_006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/pictures-in-transformation-rock-art-research-between-central-asia-and-the-subcontinent.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahtushi Desphande" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250384v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069599v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250254v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithya Rajendran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380804v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Epard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bickelmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783944v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silveston" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207790v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249455v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03892542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA010610" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Broglia de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.2701" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1674" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aldenderfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679553v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064264v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vincent Bellezza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maria Olivieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrandi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/life-sciences/ecology-and-conservation/bird-migration-across-himalayas-wetland-functioning-amidst-mountains-and-glaciers?format=HB#contents" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004271807_006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/pictures-in-transformation-rock-art-research-between-central-asia-and-the-subcontinent.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15t7d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahtushi Desphande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896561v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithya Rajendran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220403v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380804v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Epard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bickelmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783944v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silveston" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670843v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03892542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA010610" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>