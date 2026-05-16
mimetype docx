--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurianne Bruneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hauptmann ; Luca Maria Olivieri (ed.). 2024. Lords of the mountains: pre-Islamic heritage along the Upper Indus in Pakistan. Heidelberg: Heidelberg University Publishing; 978-3-96822-270-7 hardback €70 Open Access https://doi.org/10.17885/heiup.1358</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh, carrefour himalayen au coeur de l'Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation aux arts et à l’archéologie de la Haute-Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.336-339. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.2701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la mémoire du Prof. Dr. Hautpmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Ham Peter van, Guge - Ages of Gold. The West-Tibetan Masterpieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological survey of the Nubra Region (Ladakh, Jammu and Kashmir, India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] R.C. Agrawal, Buddhist Antiquities of Nubra valley, Sharada Publishing House, Delhi, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakhaeology (the newsletter of TEDAHL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation aux arts et à l’archéologie de la Haute-Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.305-307. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock art site of Zamthang (Zanskar), when money and good will turn into disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakh Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude thématique et stylistique des pétroglyphes du Ladakh (Jammu et Cachemire, Inde): une nouvelle contribution à l'art rupestre d'Asie centrale pour l'Âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eurasia antiqua: Zeitschrift für Archäologie Eurasiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Indian cultural area in Ladakh in the 1st millennium AD: the rock inscriptions evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puratattva. Journal of the Indian Archaeological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological heritage at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakh Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art research in Murgi Tokpo, Nubra Valley in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Purakala. The Journal of the Rock Art Society of India (RASI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Rock Art of the Western Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puratattva. Journal of the Indian Archaeological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture bouddhique dans la vallée du Haut Indus (Pakistan) : un essai de typologie des représentations rupestres de stūpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (1), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2007.1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological and rock art evidence of the horse in the prehistoric western Himalayas and the Tibetan plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aldenderfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New perspectives on horses and their people: an interdisciplinary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pembroke College, the Department of Social Anthropology and Mongolia and Inner Asia Studies Unit, University of Cambridge, Jan 2026, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL): expériences et réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l'archéologie française à l'étranger : quelles collaborations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée (MOM), Association Française des Archivistes (aaf), Consortium MASA+ (Mémoire des archéologues et des sites archéologiques), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’accompagnement numérique Distam (consortium Huma-Num dédié aux études aréales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accéder aux ressources sur l’Asie : réseaux professionnels et science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DocAsie, Jun 2025, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art of Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uniqueness of Indian Rock Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Historical Studies (Heritage Society, Patna) &amp; Bharat Adhyayan Kendra (Banaras Hindu University), Oct 2024, Online Lecture Series, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the content of the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et retours d'expérience du programme Archéologie trans-himalayenne: mouvements de population et interactions matérielles (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les civilisations de l'Asie orientale (CRCAO), Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les peintures murales du Tibet: acquisitions récentes de la Bibliothèque d’Etudes Tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire du Centre d’Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Tibétaines, Institut des Civilisations, Collège de France, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde 'Avenir de l'archéologie en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Recherche Française sur l’Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Asie, Sep 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Himalayan Rock Art Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow and Digital resources of the Himalayan Rock Art Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new standardized dataset for Himalayan rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News from the World, IFRAO Inter-Congress Symposium 2023 [online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Rock Art Organizations (IFRAO), May 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of rock art in the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valcamonica Rock Art Field School &amp; Fieldwork 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerveno Museum, Aug 2023, Cerveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material evidence for the presence of early Buddhism in Ladakh: a decade of investigation by the MAFIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Buddhism: Archaeology and Material Culture, Course for the year 2022-2023 coordinated by Prof. Luca Maria Olivieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Asian and North African Studies, Università Ca’ Foscari, Apr 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrying out archaeology in the Himalayas: what is the state of the discipline?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working together for a vision of Himalayan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Mark S. Aldenderfer; Alexandra Vanleene, Nov 2023, Louvre Abu Dhabi, Emirats Arabes Unis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du jeu de données HiRADa (Himalayan Rock Art Database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journées DocAsie. Traitement numérique des données de l'Asie: HTR, OCR, bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Civilisations, Collège de France, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into developments in Himalayan rock art research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies (IATS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitization of Gandharan Artefacts: Kickoff Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Ruhr University Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mission Archéologique Franco-Indienne au Ladakh : leçons et adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le terrain en Asie du Sud en contexte difficile : tour d’horizon des méthodologies développés par les chercheuses et chercheurs en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Gillet; Coline Lefrancq, Nov 2021, Maison de l'Asie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, politique et religion : le cas du Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetanness outside Tibet, Winter School ITI HiSAAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salomé Deboos; Nicola Schneider; Carmen Brandt, Nov 2021, Université de Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In between Kashmir and Xinjiang: Buddhist remains of the Nubra region. Results of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIATS 2016: Proceedings of the Fourteenth Seminar of the International Association for Tibetan Studies, Bergen, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Tibetan Studies, Jun 2016, Bergen, Norway. https://www.asianart.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie himalayenne : états des lieux et découvertes récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Himalayennes, Jun 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the land of Lang-ka: the archaeology of early Buddhism in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference AAS-in-Asia, Panel Changing Configurations: Himalayas and Trans-Himalayas c.500 BCE-1950 CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, Jul 2018, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A report of recent archaeological investigations in Ladakh: the Central Asian Connection over time (Bronze Age-10th century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre of Central Asian Studies (CCAS), Université du Cachemire (Srinagar, Jammu &amp; Kashmir), Jul 2017, Srinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction du Bouddhisme au Ladakh (Himalaya occidental, Inde) : nouvelles données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la SEECHAC (Société Européenne pour l’Etude Des Civilisations de l’Himalaya et de l’Asie Centrale), Musée Cernuschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock art of Ladakh: its connection to Central Asia from the Bronze Age to the Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northwest University; Alliance Française, Oct 2017, Xian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Buddhism into Ladakh based on archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Srinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discoveries for the history of Buddhism in Ladakh: the MAFIL’s excavations at Leh Choskor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of International Association for Ladakh Studies (IALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bedlewo, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Buddhism into Ladakh from an archaeological perspective: results of the Franco-Indian Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwest University (Xian) / Alliance Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Xian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh : un cas d’étude pour l’archéologie himalayenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en mémoire d’Anne Chayet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO/UMR8155, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological remains of the Nubra region. Results of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par l’Institut Français en Inde, CSH (Centre for Social Sciences and Humanities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh avant le Bouddhisme : nouvelles découvertes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'AFAO / Musée Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gateway to Central Asia: the Nubra from prehistory to history. Results of the first campaign of the Indo-French Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e conférence de l’European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of styles in the rock art of Ladakh: local or foreign?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de la Rock Art Society of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the steps of A.H. Francke: the Franco-Indian Archaeological Mission in Ladakh. Results of the first campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Francke’s legacy: archaeological research in Ladakh, one hundred years after"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Archéologique Franco-Indienne au Ladakh, Aug 2014, Moravian School, Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art researches along the Upper Indus: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Contribution to Pakistan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan, Taxila Institute for Asian Civilizations, Quaid-i Azam University, Feb 2014, Islamabad, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et objectifs de la MAFIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur l’archéologie et les arts du Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO; Collège de France, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock stūpas images from Ladakh: a typological and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence de l’International Association for Ladakh Studies (IALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace Himalayen : géographie naturelle et sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêtres et lamas, temples et monastères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, consécration et utilisation des œuvres religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la découverte du ‘Petit Tibet’ : arts et cultures du Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de 6 conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Amis de l'Orient (AFAO), Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Gandharan Buddhist cult monuments along the Silk Roads: their architectural and narrative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e conférence de l’European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité des contacts culturels en Haute-Asie: images protohistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude et d’information des accompagnateurs agrées ‘Merveilles’ - Parc National du Mercantour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tende, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddhist remains in the Nubra valley (Ladakh, Jammu & Kashmir): stone carvings and stūpas on the way to Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on “Archaeology of Buddhism in Asia”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Survey of India &amp; National Museum of India, Feb 2012, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The petroglyphs of the Western Himalayas: new data on the ancient tracks of the diffusion of Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhist Text Corpora and Iconography along the Silk Route. Dynamics of Transfer and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercator Research Center Ruhr; Käte Hamburger Kolleg – Dynamics in the History of Religions, Nov 2011, Ruhr-Universität Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladakh and Central Asia from Protohistory to History (2500 BC-1100AD): a study of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological research and architectural conservation in Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THF – LOTI; AMIL Ladakh; TEDAHL, Aug 2011, Central Asian Museum Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandharan Buddhist architecture in the petroglyphs of the Western Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gandharan Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Quaid-i-Azam University, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age in Ladakh: new petroglyphs from the Nubra valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IALS (International Association of Ladakh Studies) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des images : une étude de l’art rupestre du Ladakh (Jammu et Cachemire, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images : regards sur les sociétés. Journée doctorale de l’ED 112 de l’Université Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal style of the steppes in Ladakh: a presentation of newly discovered petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on South Asian Archaeology (EASAA), Panel Pictures in Transformation: Rock art Research between Central Asia and the Subcontinent, organisé par L.M. Olivieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Ravenne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art patrimony of Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Survey of India, Sep 2007, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âge du Bronze et Âge du Fer au sud des Kunlun : nouvelles données de l'art rupestre au Ladakh (Jammu-et-Cachemire, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès du Réseau Asie - IMASIE; Thématique: Espaces, Rituels, sociétés; Atelier 3 : 3 Transformations des milieux et des peuplements en Asie centrale, IIe-Ier millénaires av. J.-C. : nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art rupestre de l'Himalaya occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Centre-asiatique. Recherche de l'Asie Centrale : état des lieux et potentialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistory of the Western Himalayas: a preliminary study of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial Conference of the European Association of South Asian Archaeologists, Panel Tibetan Epigraphy and Petroglyphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Standardized and Adaptable Method for Rock Art Recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aldenderfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Denver, United States. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du site internet de la MAFIL (Mission Archéologique Franco-Indienne au Ladakh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur les Civilisations de l'Asie Orientale (CRCAO). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée d’études Humanités numériques de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre du Ladakh (Jammu et Cachemire, Inde) : ses liens avec l’Asie centrale protohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21/22, pp.487-498, 2013, L’archéologie française en Asie centrale. Nouvelles recherches et enjeux socioculturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rock Art of Upper Tibet and Ladakh: Inner Asian cultural adaptation, regional differentiation and the Western Tibetan Plateau Style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vincent Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (décembre 2013), pp.5-161, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures in Transformation. Rock Art Research between Central Asia and the Subcontinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAR Publishing, British Archaeological Reports International Series 2167. South Asian Archaeology 2007. Special Sessions 2, 2010, 9781407307114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Human Presence in the Himalayan Mountains: New Insights from Petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert H.T. Prins; Tsewang Namgail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Migration Across the Himalayas. Wetland Functioning Amidst Mountains and Glaciers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-332, 2017, 9781107114715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rock Art of Ladakh: A Historiographic and Thematic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajit Kumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Art: Recent Researches and New Perspectives (Festschrift to Padma Shri Dr. Prof. Yashodhar Mathpal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Bharatiya Book Corporation, pp.79-99, 2015, 81-8315-263-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological account of ten early painted chortens in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lo Bue, Erberto; Bray, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and Architecture in Ladakh. Cross-cultural Transmissions in the Himalayas and Karakoram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Brill, pp.100-140, 2014, Brill's Tibetan Studies Library, 978-90-04-27180-7. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004271807_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal style of the steppes in Ladakh: a presentation of newly discovered petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Maria Olivieri; Laurianne Bruneau; Marco Ferrandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pictures in Transformation: Rock art Research between Central Asia and the Subcontinent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2167, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-36, 2010, British Archaeological Reports International Series, 9781407307114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les peintures murales bouddhiques du monde tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15t7d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie trans-himalayenne : mouvements de populations et interactions matérielles, de la préhistoire à la période bouddhique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Himalayan Archaeology: Population Movements and Material Interactions, from Prehistory to the Buddhist period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre du Ladakh (Himalaya indien). Les carnets de la Fondation des Treilles (Hypothèses)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site internet de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL) / Website of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Himalayan Rock Art, Nakala repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online publication of rock inscriptions in Tibetan, Himalayan Rock Art Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'exposition collective Les études aréales face à leurs terrains, Humathèque, Campus Condorcet (Aubervilliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahtushi Desphande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Thesaurus for Himalayan Rock Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Opentheso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°4 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°3 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Tirisha / ཏི་རི་ཤ་</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Murgi / མུར་གི</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet presenting the archaeological mission in Ladakh: MAFIL / མ་ཕིལ་</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°2 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Deskit / བདེ་སྐྱིད་ (Nubra valley, Ladakh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°1 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is rock art? Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual chronology of Ladakhi rock art. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: the rock art site of Tangtse, Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving rock art. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Cultural Heritage of Ladakh, rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock inscriptions in Ladakh. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit d'origine: le yack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indian Himalayas. Activity report: 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFHI Archaeological Reports Series n°2, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique en Himalaya Indien. Rapport d'activités pour l'année 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFHI: rapport d'activités archéologiques n°2, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française en Himalaya Indien. Rapport d'activités pour l'année 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFHI: rapport d'activités archéologiques n°1, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indian Himalayas. Activity report: 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFHI Archaeological Reports Series n°1, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°10, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°10, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l’Himalaya : culture matérielle et réseaux du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bilan intermédiaire pour la Ville de Paris dans le cadre du dispositif de soutien à la recherche Emergence(s). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d’activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°9, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFIL. Mission Archéologique Franco-Indienne au Ladakh. Franco-Indian Archaeological Mission in Ladakh. Rapport d’activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL - Mission Archéologique Franco-Indienne au Ladakh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Activity report 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°9, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d’activités 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°8, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°8, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Note pour l'année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°7, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Note for the year 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°7, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Activity report 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithya Rajendran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°6, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithya Rajendran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°6, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Epard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°5, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Epard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°5, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bickelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°4, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bickelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL Archaeological Reports Series n°4, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Silveston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°3, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport: saison 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Silveston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°3, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°2, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport : saison 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°2, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°1, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport préliminaire, campagne 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°1, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh (Jammu & Cachemire, Inde) de l'âge du Bronze à l'introduction du Bouddhisme: une étude de l'art rupestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 Panthéon-Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PA010610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03892542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of actions taken by MAFIL in Ladakh over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">India. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into developments in Himalayan rock art research, 16th IATS (International Association for Tibetan Studies) Seminar, Session Archaeology of Tibet and the Himalayas: current research and further perspectives, Prague, July 3–9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurianne Bruneau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, section des Sciences Historiques et Philologiques, Ecole Pratique des Hautes Etudes, Université Paris Sciences & Lettres (EPHE-PSL), Paris.Membre titulaire du Centre de Recherches sur les Civilisations de l'Asie Orientale (UMR8155, tutelles: EPHE-PSL, CNRS, Université Paris Cité et Collège de France). Pôle TBACT (Tibet, Bhoutan, Aire Culturelle Tibétaine).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hauptmann ; Luca Maria Olivieri (ed.). 2024. Lords of the mountains: pre-Islamic heritage along the Upper Indus in Pakistan. Heidelberg: Heidelberg University Publishing; 978-3-96822-270-7 hardback €70 Open Access https://doi.org/10.17885/heiup.1358</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh, carrefour himalayen au coeur de l'Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation aux arts et à l’archéologie de la Haute-Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.336-339. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.2701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la mémoire du Prof. Dr. Hautpmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Ham Peter van, Guge - Ages of Gold. The West-Tibetan Masterpieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological survey of the Nubra Region (Ladakh, Jammu and Kashmir, India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation aux arts et à l’archéologie de la Haute-Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.305-307. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] R.C. Agrawal, Buddhist Antiquities of Nubra valley, Sharada Publishing House, Delhi, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakhaeology (the newsletter of TEDAHL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock art site of Zamthang (Zanskar), when money and good will turn into disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakh Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre du Ladakh (Jammu et Cachemire, Inde) : ses liens avec l’Asie centrale protohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L’archéologie française en Asie centrale. Nouvelles recherches et enjeux socioculturels, 21/22, pp.487-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude thématique et stylistique des pétroglyphes du Ladakh (Jammu et Cachemire, Inde): une nouvelle contribution à l'art rupestre d'Asie centrale pour l'Âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eurasia antiqua: Zeitschrift für Archäologie Eurasiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art research in Murgi Tokpo, Nubra Valley in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Purakala. The Journal of the Rock Art Society of India (RASI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Indian cultural area in Ladakh in the 1st millennium AD: the rock inscriptions evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puratattva. Journal of the Indian Archaeological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological heritage at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ladakh Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Rock Art of the Western Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puratattva. Journal of the Indian Archaeological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture bouddhique dans la vallée du Haut Indus (Pakistan) : un essai de typologie des représentations rupestres de stūpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (1), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2007.1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche archéologique au Pamir : état des lieux, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les visages du Pamir: la montagne vécue, habitée, parlée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Hohmann (INALCO, CREE); Agnes Korn (CNRS, CERMI); Mélanie Sadozaï (Université de Ratisbonne, CREE), Apr 2026, Paris, INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological and rock art evidence of the horse in the prehistoric western Himalayas and the Tibetan plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aldenderfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New perspectives on horses and their people: an interdisciplinary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pembroke College, the Department of Social Anthropology and Mongolia and Inner Asia Studies Unit, University of Cambridge, Jan 2026, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL): expériences et réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l'archéologie française à l'étranger : quelles collaborations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée (MOM), Association Française des Archivistes (aaf), Consortium MASA+ (Mémoire des archéologues et des sites archéologiques), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’accompagnement numérique Distam (consortium Huma-Num dédié aux études aréales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accéder aux ressources sur l’Asie : réseaux professionnels et science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DocAsie, Jun 2025, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow and Digital resources of the Himalayan Rock Art Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Himalayan Rock Art Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les peintures murales du Tibet: acquisitions récentes de la Bibliothèque d’Etudes Tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire du Centre d’Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Tibétaines, Institut des Civilisations, Collège de France, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art of Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uniqueness of Indian Rock Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Historical Studies (Heritage Society, Patna) &amp; Bharat Adhyayan Kendra (Banaras Hindu University), Oct 2024, Online Lecture Series, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the content of the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day: Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Vydhegi Brice, Oct 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et retours d'expérience du programme Archéologie trans-himalayenne: mouvements de population et interactions matérielles (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les civilisations de l'Asie orientale (CRCAO), Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde 'Avenir de l'archéologie en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Recherche Française sur l’Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Asie, Sep 2024, Campus Condorcet - Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of rock art in the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valcamonica Rock Art Field School &amp; Fieldwork 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerveno Museum, Aug 2023, Cerveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material evidence for the presence of early Buddhism in Ladakh: a decade of investigation by the MAFIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Buddhism: Archaeology and Material Culture, Course for the year 2022-2023 coordinated by Prof. Luca Maria Olivieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Asian and North African Studies, Università Ca’ Foscari, Apr 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrying out archaeology in the Himalayas: what is the state of the discipline?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working together for a vision of Himalayan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau; Mark S. Aldenderfer; Alexandra Vanleene, Nov 2023, Louvre Abu Dhabi, Emirats Arabes Unis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new standardized dataset for Himalayan rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News from the World, IFRAO Inter-Congress Symposium 2023 [online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Rock Art Organizations (IFRAO), May 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du jeu de données HiRADa (Himalayan Rock Art Database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journées DocAsie. Traitement numérique des données de l'Asie: HTR, OCR, bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Civilisations, Collège de France, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitization of Gandharan Artefacts: Kickoff Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Ruhr University Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into developments in Himalayan rock art research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies (IATS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, politique et religion : le cas du Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetanness outside Tibet, Winter School ITI HiSAAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salomé Deboos; Nicola Schneider; Carmen Brandt, Nov 2021, Université de Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mission Archéologique Franco-Indienne au Ladakh : leçons et adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le terrain en Asie du Sud en contexte difficile : tour d’horizon des méthodologies développés par les chercheuses et chercheurs en sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Gillet; Coline Lefrancq, Nov 2021, Maison de l'Asie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In between Kashmir and Xinjiang: Buddhist remains of the Nubra region. Results of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIATS 2016: Proceedings of the Fourteenth Seminar of the International Association for Tibetan Studies, Bergen, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Tibetan Studies, Jun 2016, Bergen, Norway. https://www.asianart.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the land of Lang-ka: the archaeology of early Buddhism in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference AAS-in-Asia, Panel Changing Configurations: Himalayas and Trans-Himalayas c.500 BCE-1950 CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, Jul 2018, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie himalayenne : états des lieux et découvertes récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Himalayennes, Jun 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Buddhism into Ladakh from an archaeological perspective: results of the Franco-Indian Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwest University (Xian) / Alliance Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Xian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discoveries for the history of Buddhism in Ladakh: the MAFIL’s excavations at Leh Choskor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of International Association for Ladakh Studies (IALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bedlewo, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A report of recent archaeological investigations in Ladakh: the Central Asian Connection over time (Bronze Age-10th century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre of Central Asian Studies (CCAS), Université du Cachemire (Srinagar, Jammu &amp; Kashmir), Jul 2017, Srinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction du Bouddhisme au Ladakh (Himalaya occidental, Inde) : nouvelles données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la SEECHAC (Société Européenne pour l’Etude Des Civilisations de l’Himalaya et de l’Asie Centrale), Musée Cernuschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock art of Ladakh: its connection to Central Asia from the Bronze Age to the Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northwest University; Alliance Française, Oct 2017, Xian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Buddhism into Ladakh based on archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Srinagar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology of Ladakh: new data for the history of Buddhism in the Western Himalayas, Session 5 Buddhist Art and Architecture, 23 août 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Buddhist Studies (IABS), Aug 2017, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh : un cas d’étude pour l’archéologie himalayenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en mémoire d’Anne Chayet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO/UMR8155, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological remains of the Nubra region. Results of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par l’Institut Français en Inde, CSH (Centre for Social Sciences and Humanities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh avant le Bouddhisme : nouvelles découvertes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'AFAO / Musée Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gateway to Central Asia: the Nubra from prehistory to history. Results of the first campaign of the Indo-French Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e conférence de l’European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of styles in the rock art of Ladakh: local or foreign?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de la Rock Art Society of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the steps of A.H. Francke: the Franco-Indian Archaeological Mission in Ladakh. Results of the first campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Francke’s legacy: archaeological research in Ladakh, one hundred years after"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Archéologique Franco-Indienne au Ladakh, Aug 2014, Moravian School, Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art researches along the Upper Indus: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Contribution to Pakistan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan, Taxila Institute for Asian Civilizations, Quaid-i Azam University, Feb 2014, Islamabad, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et objectifs de la MAFIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur l’archéologie et les arts du Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO; Collège de France, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace Himalayen : géographie naturelle et sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêtres et lamas, temples et monastères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rock stūpas images from Ladakh: a typological and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence de l’International Association for Ladakh Studies (IALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, consécration et utilisation des œuvres religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier passeport pour l’Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National des Arts Asiatiques-Guimet (MNAAG), Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la découverte du ‘Petit Tibet’ : arts et cultures du Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de 6 conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Amis de l'Orient (AFAO), Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddhist remains in the Nubra valley (Ladakh, Jammu & Kashmir): stone carvings and stūpas on the way to Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on “Archaeology of Buddhism in Asia”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Survey of India &amp; National Museum of India, Feb 2012, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Gandharan Buddhist cult monuments along the Silk Roads: their architectural and narrative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e conférence de l’European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité des contacts culturels en Haute-Asie: images protohistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude et d’information des accompagnateurs agrées ‘Merveilles’ - Parc National du Mercantour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tende, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The petroglyphs of the Western Himalayas: new data on the ancient tracks of the diffusion of Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhist Text Corpora and Iconography along the Silk Route. Dynamics of Transfer and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercator Research Center Ruhr; Käte Hamburger Kolleg – Dynamics in the History of Religions, Nov 2011, Ruhr-Universität Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladakh and Central Asia from Protohistory to History (2500 BC-1100AD): a study of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological research and architectural conservation in Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THF – LOTI; AMIL Ladakh; TEDAHL, Aug 2011, Central Asian Museum Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandharan Buddhist architecture in the petroglyphs of the Western Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gandharan Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Quaid-i-Azam University, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age in Ladakh: new petroglyphs from the Nubra valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IALS (International Association of Ladakh Studies) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des images : une étude de l’art rupestre du Ladakh (Jammu et Cachemire, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images : regards sur les sociétés. Journée doctorale de l’ED 112 de l’Université Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art patrimony of Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Survey of India, Sep 2007, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal style of the steppes in Ladakh: a presentation of newly discovered petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on South Asian Archaeology (EASAA), Panel Pictures in Transformation: Rock art Research between Central Asia and the Subcontinent, organisé par L.M. Olivieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Ravenne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âge du Bronze et Âge du Fer au sud des Kunlun : nouvelles données de l'art rupestre au Ladakh (Jammu-et-Cachemire, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès du Réseau Asie - IMASIE; Thématique: Espaces, Rituels, sociétés; Atelier 3 : 3 Transformations des milieux et des peuplements en Asie centrale, IIe-Ier millénaires av. J.-C. : nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art rupestre de l'Himalaya occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Centre-asiatique. Recherche de l'Asie Centrale : état des lieux et potentialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistory of the Western Himalayas: a preliminary study of rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial Conference of the European Association of South Asian Archaeologists, Panel Tibetan Epigraphy and Petroglyphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Standardized and Adaptable Method for Rock Art Recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aldenderfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Denver, United States. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du site internet de la MAFIL (Mission Archéologique Franco-Indienne au Ladakh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur les Civilisations de l'Asie Orientale (CRCAO). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée d’études Humanités numériques de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rock Art of Upper Tibet and Ladakh: Inner Asian cultural adaptation, regional differentiation and the Western Tibetan Plateau Style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vincent Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (décembre 2013), pp.5-161, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictures in Transformation. Rock Art Research between Central Asia and the Subcontinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maria Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAR Publishing, British Archaeological Reports International Series 2167. South Asian Archaeology 2007. Special Sessions 2, 2010, 9781407307114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Human Presence in the Himalayan Mountains: New Insights from Petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert H.T. Prins; Tsewang Namgail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Migration Across the Himalayas. Wetland Functioning Amidst Mountains and Glaciers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-332, 2017, 9781107114715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rock Art of Ladakh: A Historiographic and Thematic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajit Kumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Art: Recent Researches and New Perspectives (Festschrift to Padma Shri Dr. Prof. Yashodhar Mathpal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Bharatiya Book Corporation, pp.79-99, 2015, 81-8315-263-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological account of ten early painted chortens in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lo Bue, Erberto; Bray, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and Architecture in Ladakh. Cross-cultural Transmissions in the Himalayas and Karakoram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Brill, pp.100-140, 2014, Brill's Tibetan Studies Library, 978-90-04-27180-7. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004271807_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal style of the steppes in Ladakh: a presentation of newly discovered petroglyphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Maria Olivieri; Laurianne Bruneau; Marco Ferrandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pictures in Transformation: Rock art Research between Central Asia and the Subcontinent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2167, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-36, 2010, British Archaeological Reports International Series, 9781407307114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur les peintures murales bouddhiques du monde tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15t7d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie trans-himalayenne : mouvements de populations et interactions matérielles, de la préhistoire à la période bouddhique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Himalayan Archaeology: Population Movements and Material Interactions, from Prehistory to the Buddhist period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre du Ladakh (Himalaya indien). Les carnets de la Fondation des Treilles (Hypothèses)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site internet de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL) / Website of the Franco-Indian Archaeological Mission in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Rock Art Database (HiRADa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Himalayan Rock Art, Nakala repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online publication of rock inscriptions in Tibetan, Himalayan Rock Art Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'exposition collective Les études aréales face à leurs terrains, Humathèque, Campus Condorcet (Aubervilliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahtushi Desphande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Thesaurus for Himalayan Rock Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Opentheso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°4 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°3 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFIL: leaflet n°4. Presentation of the archaeological site of Tirisha / ཏི་རི་ཤ་ (Nubra valley, Ladakh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFIL: leaflet n°1. Presentation of the mission. MAFIL / མ་ཕིལ་</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFIL: leaflet n°3. Presentation of the archaeological site of Murgi / མུར་གི (Nubra valley, Ladakh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°2 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFIL: leaflet n°2. Presentation of the archaeological site of Deskit / བདེ་སྐྱིད་ (Nubra valley, Ladakh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet n°1 de la Mission Archéologique Franco-Indienne au Ladakh (MAFIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is rock art? Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual chronology of Ladakhi rock art. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: the rock art site of Tangtse, Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving rock art. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaflet: Cultural Heritage of Ladakh: rock art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock inscriptions in Ladakh. Panel for the Central Asian Museum Leh (CAML), Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit d'origine: le yack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique en Himalaya Indien. Rapport d'activités pour l'année 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFHI: rapport d'activités archéologiques n°2, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indian Himalayas. Activity report: 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFHI Archaeological Reports Series n°2, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indian Himalayas. Activity report: 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFHI Archaeological Reports Series n°1, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française en Himalaya Indien. Rapport d'activités pour l'année 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFHI: rapport d'activités archéologiques n°1, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°10, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l’Himalaya : culture matérielle et réseaux du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bilan intermédiaire pour la Ville de Paris dans le cadre du dispositif de soutien à la recherche Emergence(s). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°10, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d’activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°9, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFIL. Mission Archéologique Franco-Indienne au Ladakh. Franco-Indian Archaeological Mission in Ladakh. Rapport d’activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL - Mission Archéologique Franco-Indienne au Ladakh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Activity report 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°9, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d’activités 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°8, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°8, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Note pour l'année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°7, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Note for the year 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°7, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh (India). Activity report 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithya Rajendran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°6, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithya Rajendran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°6, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Epard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°5, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamsia Sadozaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Epard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°5, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bickelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°4, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bickelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL Archaeological Reports Series n°4, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Silveston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°3, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport: saison 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Broglia de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Silveston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°3, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°2, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport : saison 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°2, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Report: fieldwork 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°1, Advisory Commission for Archaeological Research Abroad, French Ministry of Foreign Affairs. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport préliminaire, campagne 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAFIL: rapport d'activités archéologiques n°1, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère des Affaires Etrangères. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ladakh (Jammu & Cachemire, Inde) de l'âge du Bronze à l'introduction du Bouddhisme: une étude de l'art rupestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 Panthéon-Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PA010610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03892542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of actions taken by MAFIL in Ladakh over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">India. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into developments in Himalayan rock art research, 16th IATS (International Association for Tibetan Studies) Seminar, Session Archaeology of Tibet and the Himalayas: current research and further perspectives, Prague, July 3–9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Broglia de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.2701" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1674" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aldenderfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679553v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064264v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vincent Bellezza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maria Olivieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrandi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/life-sciences/ecology-and-conservation/bird-migration-across-himalayas-wetland-functioning-amidst-mountains-and-glaciers?format=HB#contents" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004271807_006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/pictures-in-transformation-rock-art-research-between-central-asia-and-the-subcontinent.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15t7d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahtushi Desphande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896561v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithya Rajendran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220403v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380804v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Epard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bickelmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783944v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silveston" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670843v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03892542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA010610" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Broglia de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.2701" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1674" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aldenderfer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947955v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vincent Bellezza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maria Olivieri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrandi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/life-sciences/ecology-and-conservation/bird-migration-across-himalayas-wetland-functioning-amidst-mountains-and-glaciers?format=HB#contents" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004271807_006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/pictures-in-transformation-rock-art-research-between-central-asia-and-the-subcontinent.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15t7d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415001v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahtushi Desphande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861176v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067003v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681480v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896561v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithya Rajendran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Epard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380804v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bickelmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783944v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669086v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silveston" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670843v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03892542v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA010610" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220295v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>