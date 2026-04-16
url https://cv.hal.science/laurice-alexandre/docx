--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurice ALEXANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : outils théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2024, Management Décarboné, FNEGE, 978-2-38630-108-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat international et numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3-4), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of digital transformation on internationalized SMEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3-4), pp.12-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1107632ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer entre normes masculines et féminines en entrepreneuriat : les défis des entrepreneures burkinabè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, volume 35 (n°3-4), pp.16-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger-Jarniou Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Maus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Groups as Triggers of Female Entrepreneurship, the Case of Senegal’s Food Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.145.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique du modèle d’affaires des startups dans le secteur des TIC, le cas des entreprises sociales au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°115, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, volume 293 (n°8), pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du modèle d’affaires des organisations de l’entrepreneuriat social, le cas des jeunes entreprises du numérique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, volume 33 (n°1), pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Migrant Entrepreneurs : the Case of Syrian Refugees in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Al Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behavior &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, volume 25 (n°5), pp.1147-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Female Entrepreneurship in the Gulf Cooperation Council, the Case of Bahrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwan Kharabsheh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, volume 11 (n°4), pp.390-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L’entrepreneuriat scientifique : institutions et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché &amp; Organisations – Revue d’Analyse Stratégique (M&amp;O – RAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (34), pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de Participations et Performances des Entreprises Familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse de représentation du succès entrepreneurial : le cas des entrepreneures chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat de demain : Nouveaux enjeux, nouveaux défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Model Evolution During The COVID Crisis, A Case Study Of French Hospitality Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarrouy-Wattkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Washington DC, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Model Innovations In the French Food Sector During The Covid Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarrouy-Wattkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paphos, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of digitalization for SMEs’ internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la culture organisationnelle dans les processus d’innovation au sein des entreprises familiales en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of digitalization for SMEs’ internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65e congrès mondial de l’ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international entrepreneurial mindset of Tunisian SMEs operating in African context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Lazhar Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Tamzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EUROMED Academy of Business Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’écosystème régional dans le développement des clusters, le cas de la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Bokov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intrapreneuriat au sein des grandes organisations, un stimulateur d’innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redien-Collot Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barchiche Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship in China, an overview of women practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGR (International Conference on Gender Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs au sein des cabinets de conseil comme un déterminant de la performance. Cas des entreprises sociales de type SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques des femmes entrepreneures au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du business model de l’entreprise sociale, le cas des startups sénégalaises du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du statut d’origine des coopératives sociales SCOP sur l’orientation de leur performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques des femmes entrepreneurs au Burkina Faso, une approche par le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women entrepreneurship in Burkina Faso, a long path ahead, in Gender, Work & Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th biennial international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Newcastle under lyme, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-319-98390-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the textile and Clothing companies in Africa: The women entrepreneurship relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Fashion: Empowering African Women Entrepreneurs in the Fashion Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-319-91264-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisia as a reference for women entrepreneurs in the textile industry, the case of Monastir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejla Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreno-Gavara, Carme; Jiménez-Zarco, Ana Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Fashion: Empowering African Women Entrepreneurs in the Fashion Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan; Springer, 2019, 978-3-319-91264-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2017, 978-2-406-06462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurice ALEXANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : outils théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2024, Management Décarboné, FNEGE, 978-2-38630-108-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat international et numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3-4), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of digital transformation on internationalized SMEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3-4), pp.12-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1107632ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer entre normes masculines et féminines en entrepreneuriat : les défis des entrepreneures burkinabè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, volume 35 (n°3-4), pp.16-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger-Jarniou Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Maus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Groups as Triggers of Female Entrepreneurship, the Case of Senegal’s Food Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.145.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, volume 293 (n°8), pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique du modèle d’affaires des startups dans le secteur des TIC, le cas des entreprises sociales au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°115, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du modèle d’affaires des organisations de l’entrepreneuriat social, le cas des jeunes entreprises du numérique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, volume 33 (n°1), pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Migrant Entrepreneurs : the Case of Syrian Refugees in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Al Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behavior &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, volume 25 (n°5), pp.1147-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Female Entrepreneurship in the Gulf Cooperation Council, the Case of Bahrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwan Kharabsheh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, volume 11 (n°4), pp.390-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de Participations et Performances des Entreprises Familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L’entrepreneuriat scientifique : institutions et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (34), pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse de représentation du succès entrepreneurial : le cas des entrepreneures chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat de demain : Nouveaux enjeux, nouveaux défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Model Evolution During The COVID Crisis, A Case Study Of French Hospitality Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarrouy-Wattkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Washington DC, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Model Innovations In the French Food Sector During The Covid Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarrouy-Wattkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paphos, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of digitalization for SMEs’ internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la culture organisationnelle dans les processus d’innovation au sein des entreprises familiales en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of digitalization for SMEs’ internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65e congrès mondial de l’ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international entrepreneurial mindset of Tunisian SMEs operating in African context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Lazhar Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Tamzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EUROMED Academy of Business Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’écosystème régional dans le développement des clusters, le cas de la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Bokov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intrapreneuriat au sein des grandes organisations, un stimulateur d’innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redien-Collot Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barchiche Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship in China, an overview of women practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGR (International Conference on Gender Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs au sein des cabinets de conseil comme un déterminant de la performance. Cas des entreprises sociales de type SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du business model de l’entreprise sociale, le cas des startups sénégalaises du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques des femmes entrepreneures au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du statut d’origine des coopératives sociales SCOP sur l’orientation de leur performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques des femmes entrepreneurs au Burkina Faso, une approche par le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women entrepreneurship in Burkina Faso, a long path ahead, in Gender, Work & Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th biennial international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Newcastle under lyme, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-319-98390-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the textile and Clothing companies in Africa: The women entrepreneurship relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Fashion: Empowering African Women Entrepreneurs in the Fashion Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-319-91264-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisia as a reference for women entrepreneurs in the textile industry, the case of Monastir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejla Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreno-Gavara, Carme; Jiménez-Zarco, Ana Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Fashion: Empowering African Women Entrepreneurs in the Fashion Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan; Springer, 2019, 978-3-319-91264-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2017, 978-2-406-06462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107632ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirasse Akouwerabou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Ndour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.145.0045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Alam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Kharabsheh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarrouy-Wattkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Omri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Lazhar Ayed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tamzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bokov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redien-Collot Renaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barchiche Doria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lahlou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Yacoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107632ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirasse Akouwerabou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Ndour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.145.0045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Alam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Kharabsheh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarrouy-Wattkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Omri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Lazhar Ayed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tamzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bokov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redien-Collot Renaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barchiche Doria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lahlou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Yacoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>