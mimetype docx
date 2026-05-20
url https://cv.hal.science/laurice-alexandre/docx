--- v1 (2026-04-16)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurice ALEXANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : outils théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2024, Management Décarboné, FNEGE, 978-2-38630-108-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat international et numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3-4), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of digital transformation on internationalized SMEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3-4), pp.12-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1107632ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer entre normes masculines et féminines en entrepreneuriat : les défis des entrepreneures burkinabè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, volume 35 (n°3-4), pp.16-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger-Jarniou Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Maus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Groups as Triggers of Female Entrepreneurship, the Case of Senegal’s Food Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.145.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, volume 293 (n°8), pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique du modèle d’affaires des startups dans le secteur des TIC, le cas des entreprises sociales au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°115, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du modèle d’affaires des organisations de l’entrepreneuriat social, le cas des jeunes entreprises du numérique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, volume 33 (n°1), pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Migrant Entrepreneurs : the Case of Syrian Refugees in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Al Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behavior &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, volume 25 (n°5), pp.1147-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Female Entrepreneurship in the Gulf Cooperation Council, the Case of Bahrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwan Kharabsheh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, volume 11 (n°4), pp.390-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de Participations et Performances des Entreprises Familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L’entrepreneuriat scientifique : institutions et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (34), pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse de représentation du succès entrepreneurial : le cas des entrepreneures chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat de demain : Nouveaux enjeux, nouveaux défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Model Evolution During The COVID Crisis, A Case Study Of French Hospitality Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarrouy-Wattkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Washington DC, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Model Innovations In the French Food Sector During The Covid Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarrouy-Wattkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paphos, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of digitalization for SMEs’ internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la culture organisationnelle dans les processus d’innovation au sein des entreprises familiales en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of digitalization for SMEs’ internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65e congrès mondial de l’ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international entrepreneurial mindset of Tunisian SMEs operating in African context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Lazhar Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Tamzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EUROMED Academy of Business Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’écosystème régional dans le développement des clusters, le cas de la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Bokov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intrapreneuriat au sein des grandes organisations, un stimulateur d’innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redien-Collot Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barchiche Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship in China, an overview of women practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGR (International Conference on Gender Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs au sein des cabinets de conseil comme un déterminant de la performance. Cas des entreprises sociales de type SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du business model de l’entreprise sociale, le cas des startups sénégalaises du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques des femmes entrepreneures au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du statut d’origine des coopératives sociales SCOP sur l’orientation de leur performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques des femmes entrepreneurs au Burkina Faso, une approche par le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women entrepreneurship in Burkina Faso, a long path ahead, in Gender, Work & Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th biennial international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Newcastle under lyme, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-319-98390-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the textile and Clothing companies in Africa: The women entrepreneurship relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Fashion: Empowering African Women Entrepreneurs in the Fashion Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-319-91264-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisia as a reference for women entrepreneurs in the textile industry, the case of Monastir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejla Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreno-Gavara, Carme; Jiménez-Zarco, Ana Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Fashion: Empowering African Women Entrepreneurs in the Fashion Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan; Springer, 2019, 978-3-319-91264-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2017, 978-2-406-06462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurice ALEXANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : outils théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2024, Management Décarboné, FNEGE, 978-2-38630-108-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of digital transformation on internationalized SMEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3-4), pp.12-35. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1107632ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat international et numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3-4), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer entre normes masculines et féminines en entrepreneuriat : les défis des entrepreneures burkinabè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, volume 35 (n°3-4), pp.16-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Groups as Triggers of Female Entrepreneurship, the Case of Senegal’s Food Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145 (4), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.145.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger-Jarniou Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Maus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique du modèle d’affaires des startups dans le secteur des TIC, le cas des entreprises sociales au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°115, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, volume 293 (n°8), pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du modèle d’affaires des organisations de l’entrepreneuriat social, le cas des jeunes entreprises du numérique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, volume 33 (n°1), pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Migrant Entrepreneurs : the Case of Syrian Refugees in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Al Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behavior &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, volume 25 (n°5), pp.1147-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Female Entrepreneurship in the Gulf Cooperation Council, the Case of Bahrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwan Kharabsheh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, volume 11 (n°4), pp.390-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de Participations et Performances des Entreprises Familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L’entrepreneuriat scientifique : institutions et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (34), pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse de représentation du succès entrepreneurial : le cas des entrepreneures chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Redien-Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat de demain : Nouveaux enjeux, nouveaux défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Model Evolution During The COVID Crisis, A Case Study Of French Hospitality Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarrouy-Wattkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Washington DC, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Model Innovations In the French Food Sector During The Covid Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarrouy-Wattkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paphos, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la culture organisationnelle dans les processus d’innovation au sein des entreprises familiales en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of digitalization for SMEs’ internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of digitalization for SMEs’ internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65e congrès mondial de l’ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international entrepreneurial mindset of Tunisian SMEs operating in African context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Lazhar Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Tamzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EUROMED Academy of Business Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’écosystème régional dans le développement des clusters, le cas de la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Bokov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intrapreneuriat au sein des grandes organisations, un stimulateur d’innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redien-Collot Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barchiche Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship in China, an overview of women practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGR (International Conference on Gender Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs au sein des cabinets de conseil comme un déterminant de la performance. Cas des entreprises sociales de type SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du business model de l’entreprise sociale, le cas des startups sénégalaises du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques des femmes entrepreneures au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l’AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du statut d’origine des coopératives sociales SCOP sur l’orientation de leur performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques des femmes entrepreneurs au Burkina Faso, une approche par le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women entrepreneurship in Burkina Faso, a long path ahead, in Gender, Work & Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirasse Akouwerabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th biennial international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Newcastle under lyme, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-319-98390-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the textile and Clothing companies in Africa: The women entrepreneurship relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Fashion: Empowering African Women Entrepreneurs in the Fashion Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-319-91264-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisia as a reference for women entrepreneurs in the textile industry, the case of Monastir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejla Yacoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreno-Gavara, Carme; Jiménez-Zarco, Ana Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Fashion: Empowering African Women Entrepreneurs in the Fashion Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan; Springer, 2019, 978-3-319-91264-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2017, 978-2-406-06462-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107632ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirasse Akouwerabou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Ndour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.145.0045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Alam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Kharabsheh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarrouy-Wattkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Omri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Lazhar Ayed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tamzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bokov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redien-Collot Renaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barchiche Doria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lahlou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Yacoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107632ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirasse Akouwerabou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Ndour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.145.0045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Alam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Kharabsheh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarrouy-Wattkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Omri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Lazhar Ayed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tamzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bokov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redien-Collot Renaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barchiche Doria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lahlou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Yacoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>