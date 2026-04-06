--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,3197 +66,3331 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of HcPT1.1 transporter in Hebeloma cylindrosporum alters the phosphorus accumulation of Pinus pinaster and the distribution of HcPT2 in ectomycorrhizae</w:t>
+                <w:t xml:space="preserve">Subsoil rhizosphere carbon enrichment and depletion: Processes and scaling in tree-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martin-Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurie K Amenc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1135483. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 216, pp.110103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1135483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117581v1</w:t>
+                <w:t xml:space="preserve">hal-05546725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Expression of Rhizobial Phytase in Nodules of Two Soybean Cultivars Grown Under Low Phosphorus Availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overexpression of HcPT1.1 transporter in Hebeloma cylindrosporum alters the phosphorus accumulation of Pinus pinaster and the distribution of HcPT2 in ectomycorrhizae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie K Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Cerecetto</w:t>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Beyhaut</w:t>
+                <w:t xml:space="preserve">Carlos Trives-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Amenc</w:t>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Trives</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nora Altier</w:t>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.607678⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1135483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1135483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155530v1</w:t>
+                <w:t xml:space="preserve">hal-04117581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron micro-X-ray fluorescence shows sulfur accumulation in the middle cortex of N2-fixing legume nodules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting Expression of Rhizobial Phytase in Nodules of Two Soybean Cultivars Grown Under Low Phosphorus Availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Cerecetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rivard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elena Beyhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
+                <w:t xml:space="preserve">Carlos Trives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Teffahi</w:t>
+                <w:t xml:space="preserve">Nora Altier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protoplasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 256 (4), pp.1025-1035. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00709-019-01360-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.607678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617612v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus deficiency increases nodule phytase activity of faba bean–rhizobia symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synchrotron micro-X-ray fluorescence shows sulfur accumulation in the middle cortex of N2-fixing legume nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benlahrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Odile Domergue</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Teffahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-018-2619-6⟩</w:t>
+              <w:t xml:space="preserve">Protoplasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256 (4), pp.1025-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00709-019-01360-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621123v1</w:t>
+                <w:t xml:space="preserve">hal-02617612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hebeloma cylindrosporum HcPT2 Pi transporter plays a key role in ectomycorrhizal symbiosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phosphorus deficiency increases nodule phytase activity of faba bean–rhizobia symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dore</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15281⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-018-2619-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154682v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo and in vitro 31P-NMR Study of the Phosphate Transport and Polyphosphate Metabolism in Hebeloma cylindrosporum in Response to Plant Roots Signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Hebeloma cylindrosporum HcPT2 Pi transporter plays a key role in ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2973⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220 (4), pp.1185-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618473v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The host plant Pinus pinaster exerts specific effects on phosphate efflux and polyphosphate metabolism of the ectomycorrhizal fungus Hebeloma cylindrosporum: a radiotracer, cytological staining and 31P NMR spectroscopy study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In vivo and in vitro 31P-NMR Study of the Phosphate Transport and Polyphosphate Metabolism in Hebeloma cylindrosporum in Response to Plant Roots Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guerneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Louche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Margarita Torres Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12847⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837808v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Symbiotic Interface between Cultured Ectomycorrhizal Fungi and Plants to Follow Fungal Phosphate Metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The host plant Pinus pinaster exerts specific effects on phosphate efflux and polyphosphate metabolism of the ectomycorrhizal fungus Hebeloma cylindrosporum: a radiotracer, cytological staining and 31P NMR spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Torres-Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (2), pp.190-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01837830v1</w:t>
+                <w:t xml:space="preserve">hal-01837808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Establishing a Symbiotic Interface between Cultured Ectomycorrhizal Fungi and Plants to Follow Fungal Phosphate Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Torres Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guerneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.191-195. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603314v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Radioactive Labelling of Hebeloma cylindrosporum to Study Plant-fungus Interactions</w:t>
+                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Becquer</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2576⟩</w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837836v1</w:t>
+                <w:t xml:space="preserve">hal-01603314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of a phosphate-starvation inducible fructose-1,6-bisphosphatase gene in common bean nodules correlates with phosphorus use efficiency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Method for Radioactive Labelling of Hebeloma cylindrosporum to Study Plant-fungus Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Torres Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guerneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josiane Abadie</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2016.08.013⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635491v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit for safe and rapid recovery of DNA and RNA simultaneously from soil, without the use of harmful solvents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Expression of a phosphate-starvation inducible fructose-1,6-bisphosphatase gene in common bean nodules correlates with phosphorus use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.182-191. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 205, pp.48-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2015.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2016.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268966v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of phytase transcripts in germinating seeds of the common bean [i](Phaseolus vulgaris[/i] L.).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit for safe and rapid recovery of DNA and RNA simultaneously from soil, without the use of harmful solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Louadj</w:t>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghania Ounane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Amenc</w:t>
+                <w:t xml:space="preserve">Elvira Legname-Vonarx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-014-2101-7⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.182-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268565v1</w:t>
+                <w:t xml:space="preserve">hal-01268966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of the Bacillus subtilis beta-propeller phytase transcripts in nodulated roots of Phaseolus vulgaris supplied with phytate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Maougal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Bargaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Charaf Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Djekoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 239 (4), pp.901-908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-013-2023-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter-dependent expression of the fungal transporter HcPT1.1 under Pi shortage and its spatial localization in ectomycorrhiza.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
+                <w:t xml:space="preserve">Localization of phytase transcripts in germinating seeds of the common bean [i](Phaseolus vulgaris[/i] L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Delteil</w:t>
+                <w:t xml:space="preserve">Lamia Louadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Conéjero</w:t>
+                <w:t xml:space="preserve">Ghania Ounane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.06.007⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 240 (3), pp.471-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-014-2101-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00931957v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phytase gene is overexpressed in root nodules cortex of Phaseolus vulgaris-rhizobia symbiosis under phosphorus deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainassara Zaman-Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Ounane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 238 (2), pp.317 - 324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-013-1893-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic variation of nodules' enzymatic activities in symbiotic nitrogen fixation among common bean (Phaseolus vulgaris L.) genotypes grown under salinity constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Faghire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farissi Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Faghire</w:t>
+                <w:t xml:space="preserve">Khadijattou Taoufiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farissi Mohamed</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachid Fghire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Bargaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (3), pp.115 - 122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13199-013-0247-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of trehalose 6-P phosphatase and ascorbate peroxidase transcripts in nodule cortex of Phaseolus vulgaris and regulation of nodule O-2 permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Bargaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherki Ghoulam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 238 (1), pp.107 - 119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-013-1877-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phosphoenol pyruvate phosphatase transcript is induced in the root nodule cortex of Phaseolus vulgaris under conditions of phosphorus deficiency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+                <w:t xml:space="preserve">Promoter-dependent expression of the fungal transporter HcPT1.1 under Pi shortage and its spatial localization in ectomycorrhiza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faghire</w:t>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conéjero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers151⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58-59, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268309v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The salt-responsive transcriptome of chickpea roots and nodules via deepSuperSAGE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Khan</w:t>
+                <w:t xml:space="preserve">A phosphoenol pyruvate phosphatase transcript is induced in the root nodule cortex of Phaseolus vulgaris under conditions of phosphorus deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherki Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fatnassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Horres</w:t>
+                <w:t xml:space="preserve">M. Faghire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-31⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (13), pp.4723 - 4730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190450v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two differentially regulated phosphate transporters from the symbiotic fungus Hebeloma cylindrosporum and phosphorus acquisition by ectomycorrhizal Pinus pinaster.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The salt-responsive transcriptome of chickpea roots and nodules via deepSuperSAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainassara Zaman-Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Violaine Tatry</w:t>
+                <w:t xml:space="preserve">F. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie El Kassis</w:t>
+                <w:t xml:space="preserve">N. Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lambilliotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingrid van Aarle</w:t>
+                <w:t xml:space="preserve">R. Horres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03749.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378802v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent in situ RT-PCR to visualise the expression of a phosphate transporter gene from an ectomycorrhizal fungus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two differentially regulated phosphate transporters from the symbiotic fungus Hebeloma cylindrosporum and phosphorus acquisition by ectomycorrhizal Pinus pinaster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Violaine Tatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid M van Aarle</w:t>
+                <w:t xml:space="preserve">Raphaël Lambilliotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Violaine Tatry</w:t>
+                <w:t xml:space="preserve">Claire Corratgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan T Luu</w:t>
+                <w:t xml:space="preserve">Ingrid van Aarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (6), pp.487-94. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (6), pp.1092-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-007-0127-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03749.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00193657v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fluorescent in situ RT-PCR to visualise the expression of a phosphate transporter gene from an ectomycorrhizal fungus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid M van Aarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie K Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Violaine Tatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan T Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (6), pp.487-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-007-0127-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Responses of anaerobic bacteria to soil amendment with selenite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (9), pp.2408-2413. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3266,1594 +3400,1594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de la plante-hôte modifie-t-elle le protéome du symbiote ectomycorhizien ? Exemple de l’interaction Hebeloma cylindrosporum / Pinus pinaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Modifications du protéome d'un champignon ectomycorhizien par la présence de sa plante-hôte : importance pour les échanges nutritionnels champignon-plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sugano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurie K Amenc</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du protéome vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Santoni, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632513v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications du protéome d'un champignon ectomycorhizien par la présence de sa plante-hôte : importance pour les échanges nutritionnels champignon-plante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">La présence de la plante-hôte modifie-t-elle le protéome du symbiote ectomycorhizien ? Exemple de l’interaction Hebeloma cylindrosporum / Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sugano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie K Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du protéome vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Véronique Santoni, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697891v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efflux de phosphate dans les mycorhizes : quels sont les bons candidats parmi les transporteurs de P fongiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie K Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Trives Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate unloading in ectomycorrhizae: why is the HcPT2 transporter of Hebeloma cylindrosporum a good candidate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mycorrhiza (ICOM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus requirement for symbiotic N2 fixation: a major challenge for sustainable agro-ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Bargaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on the Nitrogen Nutrition of Plants - EMBO conference "The nitrogen nutrition of plants - Nitrogen2016"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus use efficiency in symbiotic N2 fixation for coupling bio-geochemical cycles in agrosystems with legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Bargaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 227 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of the gene expression purple acid phosphatase in the nodule of [i]Phaseolus vulgaris[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. North American Conference on Symbiotic Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Ixtapa, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extend the rhizosphere of cereal/legume intercropping represents a specific microbial environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Oris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is phosphorus efficiency low for symbiotic nitrogen fixation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Bargaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Faghire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques de la STM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Tunisienne de Microbiologie (STM). TUN., Nov 2011, Hammamet, Tunisia. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory assessment of phosphorus bio-availability in legume rhizosphere with recombinant inbred lines of common-bean contrasting in phosphorus use efficiency for nitrogen fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Reunión Latinoamericana de Rizobiología; I Congreso Nacional de Microorganismos Promotores del Crecimiento Vegetal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Piriápolis, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic variation for N2-fixation in Voandzou (&amp;lt;em&amp;gt;Vigna subterranea&amp;lt;/em&amp;gt;) under P deficiency and O sufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malam Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Helene Vailhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress on Nitrogen Fixation (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Fremantle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do nodule phosphatase and phytase link with the phosphorus use efficiency for n-2-dependent growth in Phaseolus vulgaris?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Nitrogen Fixation Congress and 12. International Conference of the African Association for Biological Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Cape Town, South Africa. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External P availability influences the expression pattern of a P transporter gene in ectomycorrhizal mycelium as visualized by in situ RT-PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid van Aarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Violaine Tatry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan D. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4863,4918 +4997,4918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIS : Le Réseau Imagerie des Sols de l’INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude microscopique de la distribution bactérienne au cours du temps au sein des turricules de vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Monzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surexpression du transporteur de phosphate HcPT1.1 chez Hebeloma cylindrosporum confirme sa capacité de transfert de P dans les ectomycorhizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie K Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Trives-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIS : Réseau Imagerie des Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de transcrits par RT-PCR in situ sur racines ligneuses : premiers résultats obtenus sur ectomycorhizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques et techniques du réseau des microscopistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie élémentaire du P et du K par fluorescence X : premiers résultats sur les échanges de P dans les racines ectomycorhizées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Trives Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Theix, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate unloading in ectomycorrhizae: why is the HcPT2 transporter of Hebeloma cylindrosporum a good candidate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Mycorrhiza (ICOM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of P and K nutrients using X-ray fluorescence: first insights on P exchanges in ectomycorrhizal roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Trives Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedickt Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Adam Kondorosi Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Gif-sur-yvette, France. 2017, Frontiers in Beneficial Plant-Microbe Interactions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d'utilisation du phosphore pour la fixation symbioque d'azote et le couplage des cycles bio-géochimiques de N et P dans les agrosystèmes avec des légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Bargaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dijon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First maps of nutrients in ectomycorrhizal roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Trives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedickt Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Scientifiques et Techniques du réseau des microscopistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Jouy en Josas, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie X en biologie sur la ligne de lumière LUCIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Scientifiques et Techniques du réseau des microscopistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Jouy en Josas, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are phosphatases involved in the regulation of symbiotic nitrogen fixation under phosphorus deficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohamed Ounane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. North American Conference on Symbiotic Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Ixtapa, Mexico. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of phosphorus in roots and nodules of leguminous plant by X-ray fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. ESRF Users' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Grenoble, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of extraction cocktail to remove contrasting proteins from reference soil minerals with a view to soil metaproteomic analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Plant-earthworm partnership to increase crop productivity in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinah Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Interfaces for Sustainable Development (ISMOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montréal, Canada. , 2015</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269509v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-earthworm partnership to increase crop productivity in the tropics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phosphorus use efficiency in symbiotic N2 fixation for coupling biogeochemical cycles in agrosystems with legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany. 2015</w:t>
+              <w:t xml:space="preserve">23. North American Conference on Symbiotic Nitrogen Fixation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Ixtapa, Mexico. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744315v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus use efficiency in symbiotic N2 fixation for coupling biogeochemical cycles in agrosystems with legumes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Choice of extraction cocktail to remove contrasting proteins from reference soil minerals with a view to soil metaproteomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Nogaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Quiquampoix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. North American Conference on Symbiotic Nitrogen Fixation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Ixtapa, Mexico. , 2015</w:t>
+              <w:t xml:space="preserve">Soil Interfaces for Sustainable Development (ISMOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montréal, Canada. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259751v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hebeloma cylindrosporum phosphate transporter HcPT2 was involved in phosphate efflux at the fungus-plant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Russet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Flagstaff, United States. 2015, ICOM 8 Paper and Poster Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial beta-propeller phytase transcripts are revealed in nodulated roots of [i]Phaseolus vulgaris[/i] supplied with phytate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The phosphate transporter HcPT2, first candidate for phosphate efflux in ectomycorhizal symbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Russet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268833v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytate-mineralizing rhizobia from &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt; symbiosis in an agro-ecosystem of south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chouayekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phosphate transporter HcPT2, first candidate for phosphate efflux in ectomycorhizal symbiosis?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genotypic variability in nodule phosphatases activities among common bean RILs under phosphorus deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoan Baeza</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Benadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">2nd International Conference of Plant Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marrakech, Morocco. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268832v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability in nodule phosphatases activities among common bean RILs under phosphorus deficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Plant-earthworm partnership to increase crop productivity in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinah Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pernot</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference of Plant Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Marrakech, Morocco. 2014</w:t>
+              <w:t xml:space="preserve">AFA 2014 - Agroecology for Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antananarivo, Madagascar. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147698v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phosphorus deficiency on phytase activity of faba bean ([i]Vicia faba[/i])-rhizobia symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Sustainable Phosphorus Summit, SPS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-earthworm partnership to increase crop productivity in the tropics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contribution of phosphatases to adaptation of rhizobial symbiosis with legumes to phosphorus deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Benadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFA 2014 - Agroecology for Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antananarivo, Madagascar. , 2014</w:t>
+              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738946v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of phosphatases to adaptation of rhizobial symbiosis with legumes to phosphorus deficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bacterial beta-propeller phytase transcripts are revealed in nodulated roots of [i]Phaseolus vulgaris[/i] supplied with phytate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Maougal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268835v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which phosphatases may contribute to P use efficiency for N2 fixation in the rhizobial symbiosis with legumes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Bacterial acid phosphatase activity and localization in [i]Phaseolus vulgaris[/i] nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Seville, Spain. Universitad de Sevilla, 527 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268669v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial acid phosphatase activity and localization in [i]Phaseolus vulgaris[/i] nodules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Efficient and unbiased extraction and quantification of soil proteins - the first step to characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Jorge Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. Universitad de Sevilla, 527 p., 2013</w:t>
+              <w:t xml:space="preserve">5. Annual Argonne Soil Metagenomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bloomingdale, United States. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268678v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and unbiased extraction and quantification of soil proteins - the first step to characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La respuesta de la expresión fitasa nodular a bajo fósforo varía según aislados de rizobios en la simbiosis [i]Phaseolus vulgaris[/i] L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Morales Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Annual Argonne Soil Metagenomics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bloomingdale, United States. , 2013</w:t>
+              <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Seville, España. Universitad de Sevilla, 527 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269510v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La respuesta de la expresión fitasa nodular a bajo fósforo varía según aislados de rizobios en la simbiosis [i]Phaseolus vulgaris[/i] L.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phytate-mineralizing rhizobia from &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt; symbiosis in an agro-ecosystem of south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Seville, España. Universitad de Sevilla, 527 p., 2013</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. Universitad de Sevilla, 527 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268676v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytate-mineralizing rhizobia from &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt; symbiosis in an agro-ecosystem of south of France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Expression de phytase dans le cortex nodulaire de la symbiose haricot-rhizobia sous deficience en phosphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Louadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Ounane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. Universitad de Sevilla, 527 p., 2013</w:t>
+              <w:t xml:space="preserve">Colloque International sur : 50 ans de Formation et de Recherche à l’Ecole Nationale Supérieure d’Agronomie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, El-Harrach, Alger, Algérie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745254v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de phytase dans le cortex nodulaire de la symbiose haricot-rhizobia sous deficience en phosphore</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Which phosphatases may contribute to P use efficiency for N2 fixation in the rhizobial symbiosis with legumes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur : 50 ans de Formation et de Recherche à l’Ecole Nationale Supérieure d’Agronomie,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, El-Harrach, Alger, Algérie. 2013</w:t>
+              <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. Universitad de Sevilla, 527 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147697v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit to simultaneously recover RNA, safely and rapidly, and to assess molecular biomass of the total and the active part of microbial communities, from soils with diverse mineralogy and carbon content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impacts of organic residue management in Eucalyptus forest on microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268651v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of organic residue management in Eucalyptus forest on microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Agricultural practices shape microbial communities and change fresh and soil organic matter mineralization in a tropical soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268650v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural practices shape microbial communities and change fresh and soil organic matter mineralization in a tropical soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Amenc</w:t>
+                <w:t xml:space="preserve">Salinity-induced expression landscape: Fast reply transcripts and transcript variants for oxygen burst and signal transduction in chickpea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainassara Zaman-Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+              <w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Hyderabad, India. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268652v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity-induced expression landscape: Fast reply transcripts and transcript variants for oxygen burst and signal transduction in chickpea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit to simultaneously recover RNA, safely and rapidly, and to assess molecular biomass of the total and the active part of microbial communities, from soils with diverse mineralogy and carbon content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Legname-Vonarx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Hyderabad, India. 2012</w:t>
+              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268641v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to visualisation and localisation of acid phosphatase transcripts in common bean nodules (Phaseolus vulgaris) by in situ RT-PCR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Visualisation and localisation of acid phosphatase transcripts in common bean (&amp;lt;em&amp;gt;Phaseolus vulgaris&amp;lt;/em&amp;gt;) nodules by in situ RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid van Aarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bouhmama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Kouas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doan D. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756069v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation and localisation of acid phosphatase transcripts in common bean (&amp;lt;em&amp;gt;Phaseolus vulgaris&amp;lt;/em&amp;gt;) nodules by in situ RT-PCR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nodule acid phosphatase and phytase activity of common bean (&amp;lt;em&amp;gt;Phaseolus vulgaris&amp;lt;/em&amp;gt; L.) under phosphorus deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Kouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Saber Kouas</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755812v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodule acid phosphatase and phytase activity of common bean (&amp;lt;em&amp;gt;Phaseolus vulgaris&amp;lt;/em&amp;gt; L.) under phosphorus deficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">How to visualisation and localisation of acid phosphatase transcripts in common bean nodules (Phaseolus vulgaris) by in situ RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid van Aarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Kouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan D. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756166v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus use efficiency for N2 fixation in the rhizobial symbiosis with legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781118637043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119053095.ch46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus use efficiency for symbiotic nitrogen fixation in voandzou ([i]Vigna subterranea[/i]) using isotopic exchange method in Rhizotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimizing Productivity of Food Crop Genotypes in Low Nutrient Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAEA International Atomic Energy Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, IAEA-TECDOC series, 978-92-0-113113-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic variation in phosphorus use efficiency for symbiotic nitrogen fixation in Voandzou ([i]Vigna subterrane[/i]a).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malam Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimizing Productivity of Food Crop Genotypes in Low Nutrient Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAEA International Atomic Energy Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, IAEA-TECDOC series, 978-92-0-113113-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9784,167 +9918,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités phosphatases bactériennes dans les nodosités de lignées de haricot contrastantes pour l’efficacité d’utilisation du phosphore pour la fixation symbiotique d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des thiorédoxines et glutarédoxines ainsi que de certains gènes impliqués dans leur régulation chez &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; dans la réponse à l’inoculation par &amp;lt;em&amp;gt;Phyllobacterium brassicacearum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10091,51 +10225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Becquer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1135483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cerecetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beyhaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Altier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.607678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benlahrech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Teffahi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-019-01360-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-018-2619-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torres Aquino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives Segura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2973" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torres-Aquino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2577" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2576" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bargaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Brahimi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.08.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname-Vonarx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2015.03.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Louadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ounane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2101-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Maougal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Charaf Sahel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Djekoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-2023-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;jero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.06.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1MJ4HQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainassara Zaman-Allah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1893-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ333Q7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Faghire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farissi Mohamed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijattou Taoufiq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fghire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-013-0247-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Ghoulam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1877-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BNQGCFP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faghire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers151" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatnassi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-31" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambilliotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Aarle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03749.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M van Aarle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan T Luu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0127-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MKRX5B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fardeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ollivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6426H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sugano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Attar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pernot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriamananjara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Helene Vailhe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Alkama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beebe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monzat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Elmaleh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735420v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735064v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lassalle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedickt Lassalle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Trcera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Ounane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141836v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269509v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Nogaret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Razafindrakoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259751v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793722v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Baeza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741852v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147698v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Benadis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabbadj" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouradi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Blair" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738946v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268678v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Jorge Araujo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Morales Vald&#233;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. G&#243;mez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregorio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268651v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268652v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kahl" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rotter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756069v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Kouas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouhmama" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756166v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269507v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342895.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch46" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268659v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriamananjara" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inis.iaea.org/search/download.aspx?RN=45017170&amp;amp;redURL=http://www.iaea.org/inis/collection/NCLCollectionStore/_Public/45/017/45017163.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816919v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ducrocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Becquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1135483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cerecetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beyhaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Altier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.607678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benlahrech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Teffahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-019-01360-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-018-2619-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15281" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torres Aquino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives Segura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torres-Aquino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12847" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2577" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2576" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bargaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Brahimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.08.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname-Vonarx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2015.03.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Maougal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Charaf Sahel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Djekoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-2023-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Louadj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ounane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2101-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainassara Zaman-Allah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1893-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ333Q7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Faghire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farissi Mohamed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijattou Taoufiq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fghire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-013-0247-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Ghoulam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1877-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BNQGCFP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;jero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.06.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1MJ4HQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faghire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers151" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatnassi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-31" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambilliotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Aarle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03749.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M van Aarle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan T Luu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0127-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MKRX5B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fardeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ollivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6426H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sugano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Attar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pernot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746503v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriamananjara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Helene Vailhe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Alkama" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beebe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344854v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monzat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Elmaleh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485241v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222686v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lassalle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608334v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedickt Lassalle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603004v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800937v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Trcera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259748v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Ounane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141836v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Razafindrakoto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269509v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Nogaret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Baeza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Benadis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738946v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabbadj" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouradi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Blair" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Jorge Araujo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Morales Vald&#233;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. G&#243;mez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregorio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147697v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268641v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kahl" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rotter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouhmama" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Kouas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756069v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342895.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch46" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268659v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriamananjara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inis.iaea.org/search/download.aspx?RN=45017170&amp;amp;redURL=http://www.iaea.org/inis/collection/NCLCollectionStore/_Public/45/017/45017163.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>