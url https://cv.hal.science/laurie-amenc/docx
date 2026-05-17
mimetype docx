--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus deficiency increases nodule phytase activity of faba bean–rhizobia symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
+                <w:t xml:space="preserve">The Hebeloma cylindrosporum HcPT2 Pi transporter plays a key role in ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odile Domergue</w:t>
+                <w:t xml:space="preserve">Jeanne Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-018-2619-6⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220 (4), pp.1185-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621123v1</w:t>
+                <w:t xml:space="preserve">hal-02154682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hebeloma cylindrosporum HcPT2 Pi transporter plays a key role in ectomycorrhizal symbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Garcia</w:t>
+                <w:t xml:space="preserve">Phosphorus deficiency increases nodule phytase activity of faba bean–rhizobia symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dore</w:t>
+                <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 220 (4), pp.1185-1199. </w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11738-018-2619-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154682v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro 31P-NMR Study of the Phosphate Transport and Polyphosphate Metabolism in Hebeloma cylindrosporum in Response to Plant Roots Signals</w:t>
               </w:r>
@@ -1038,429 +1038,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The host plant Pinus pinaster exerts specific effects on phosphate efflux and polyphosphate metabolism of the ectomycorrhizal fungus Hebeloma cylindrosporum: a radiotracer, cytological staining and 31P NMR spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Torres-Aquino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Becquer</w:t>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
+                <w:t xml:space="preserve">Philippe Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Louche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Amenc</w:t>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (2), pp.190-202. </w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.191-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837808v1</w:t>
+                <w:t xml:space="preserve">hal-01603314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Symbiotic Interface between Cultured Ectomycorrhizal Fungi and Plants to Follow Fungal Phosphate Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The host plant Pinus pinaster exerts specific effects on phosphate efflux and polyphosphate metabolism of the ectomycorrhizal fungus Hebeloma cylindrosporum: a radiotracer, cytological staining and 31P NMR spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Torres-Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Guerneve</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2577⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (2), pp.190-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837830v1</w:t>
+                <w:t xml:space="preserve">hal-01837808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Taschen</w:t>
+                <w:t xml:space="preserve">Establishing a Symbiotic Interface between Cultured Ectomycorrhizal Fungi and Plants to Follow Fungal Phosphate Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Torres Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guerneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.191-195. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603314v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method for Radioactive Labelling of Hebeloma cylindrosporum to Study Plant-fungus Interactions</w:t>
               </w:r>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of a commercial DNA extraction kit for safe and rapid recovery of DNA and RNA simultaneously from soil, without the use of harmful solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3966,51 +3966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Bargaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on the Nitrogen Nutrition of Plants - EMBO conference "The nitrogen nutrition of plants - Nitrogen2016"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
@@ -4227,277 +4227,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extend the rhizosphere of cereal/legume intercropping represents a specific microbial environment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is phosphorus efficiency low for symbiotic nitrogen fixation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
+                <w:t xml:space="preserve">Hesham Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Faghire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques de la STM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Tunisienne de Microbiologie (STM). TUN., Nov 2011, Hammamet, Tunisia. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750028v1</w:t>
+                <w:t xml:space="preserve">hal-02749280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is phosphorus efficiency low for symbiotic nitrogen fixation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Amenc</w:t>
+                <w:t xml:space="preserve">To what extend the rhizosphere of cereal/legume intercropping represents a specific microbial environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hesham Attar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Faghire</w:t>
+                <w:t xml:space="preserve">France Oris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques de la STM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Tunisienne de Microbiologie (STM). TUN., Nov 2011, Hammamet, Tunisia. pp.41</w:t>
+              <w:t xml:space="preserve">Rhizosphere 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749280v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory assessment of phosphorus bio-availability in legume rhizosphere with recombinant inbred lines of common-bean contrasting in phosphorus use efficiency for nitrogen fixation</w:t>
               </w:r>
@@ -4971,51 +4971,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (37)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5171,51 +5171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5234,837 +5234,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surexpression du transporteur de phosphate HcPT1.1 chez Hebeloma cylindrosporum confirme sa capacité de transfert de P dans les ectomycorhizes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Garcia</w:t>
+                <w:t xml:space="preserve">FISHING FOR GENOMES IN SOIL NANOPORE METAGENOMIC SEQUENCING OF ECOLOGICALLY RELEVANT BACTERIA AND FUNDAMENTAL SOIL CARBON PROCESSES GENOMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Elmaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISME 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, CAPE Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485241v1</w:t>
+                <w:t xml:space="preserve">hal-05619646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIS : Réseau Imagerie des Sols</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La surexpression du transporteur de phosphate HcPT1.1 chez Hebeloma cylindrosporum confirme sa capacité de transfert de P dans les ectomycorhizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie K Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Trives-Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222686v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de transcrits par RT-PCR in situ sur racines ligneuses : premiers résultats obtenus sur ectomycorhizes</w:t>
+                <w:t xml:space="preserve">RIS : Réseau Imagerie des Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques et techniques du réseau des microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France. 2019</w:t>
+              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735420v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie élémentaire du P et du K par fluorescence X : premiers résultats sur les échanges de P dans les racines ectomycorhizées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification de transcrits par RT-PCR in situ sur racines ligneuses : premiers résultats obtenus sur ectomycorhizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Theix, France. , 2018</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques et techniques du réseau des microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735064v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate unloading in ectomycorrhizae: why is the HcPT2 transporter of Hebeloma cylindrosporum a good candidate?</w:t>
+                <w:t xml:space="preserve">Cartographie élémentaire du P et du K par fluorescence X : premiers résultats sur les échanges de P dans les racines ectomycorhizées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Garcia</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Mycorrhiza (ICOM9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. 2017</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Theix, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154442v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of P and K nutrients using X-ray fluorescence: first insights on P exchanges in ectomycorrhizal roots</w:t>
+                <w:t xml:space="preserve">Phosphate unloading in ectomycorrhizae: why is the HcPT2 transporter of Hebeloma cylindrosporum a good candidate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Adam Kondorosi Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Gif-sur-yvette, France. 2017, Frontiers in Beneficial Plant-Microbe Interactions</w:t>
+              <w:t xml:space="preserve">9. International Conference on Mycorrhiza (ICOM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608334v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d'utilisation du phosphore pour la fixation symbioque d'azote et le couplage des cycles bio-géochimiques de N et P dans les agrosystèmes avec des légumineuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+                <w:t xml:space="preserve">Mapping of P and K nutrients using X-ray fluorescence: first insights on P exchanges in ectomycorrhizal roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Trives Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedickt Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dijon, France. , 2016</w:t>
+              <w:t xml:space="preserve">3. Adam Kondorosi Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Gif-sur-yvette, France. 2017, Frontiers in Beneficial Plant-Microbe Interactions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603004v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First maps of nutrients in ectomycorrhizal roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6073,598 +6073,602 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Trives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedickt Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Scientifiques et Techniques du réseau des microscopistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Jouy en Josas, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie X en biologie sur la ligne de lumière LUCIA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Roy</w:t>
+                <w:t xml:space="preserve">Efficacité d'utilisation du phosphore pour la fixation symbioque d'azote et le couplage des cycles bio-géochimiques de N et P dans les agrosystèmes avec des légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Scientifiques et Techniques du réseau des microscopistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Jouy en Josas, France. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dijon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800937v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are phosphatases involved in the regulation of symbiotic nitrogen fixation under phosphorus deficiency?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samira Brahimi</w:t>
+                <w:t xml:space="preserve">Imagerie X en biologie sur la ligne de lumière LUCIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Mohamed Ounane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. North American Conference on Symbiotic Nitrogen Fixation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Ixtapa, Mexico. , 2015</w:t>
+              <w:t xml:space="preserve">7. Journées Scientifiques et Techniques du réseau des microscopistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Jouy en Josas, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259748v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of phosphorus in roots and nodules of leguminous plant by X-ray fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">The Hebeloma cylindrosporum phosphate transporter HcPT2 was involved in phosphate efflux at the fungus-plant interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Russet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. ESRF Users' Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Grenoble, France. 2015</w:t>
+              <w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Flagstaff, United States. 2015, ICOM 8 Paper and Poster Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141836v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-earthworm partnership to increase crop productivity in the tropics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+                <w:t xml:space="preserve">Choice of extraction cocktail to remove contrasting proteins from reference soil minerals with a view to soil metaproteomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Nogaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Quiquampoix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany. 2015</w:t>
+              <w:t xml:space="preserve">Soil Interfaces for Sustainable Development (ISMOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montréal, Canada. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744315v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus use efficiency in symbiotic N2 fixation for coupling biogeochemical cycles in agrosystems with legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6686,1573 +6690,1573 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Bargaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. North American Conference on Symbiotic Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Ixtapa, Mexico. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of extraction cocktail to remove contrasting proteins from reference soil minerals with a view to soil metaproteomic analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguelone Nogaret</w:t>
+                <w:t xml:space="preserve">Plant-earthworm partnership to increase crop productivity in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinah Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Interfaces for Sustainable Development (ISMOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montréal, Canada. , 2015</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269509v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hebeloma cylindrosporum phosphate transporter HcPT2 was involved in phosphate efflux at the fungus-plant interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Garcia</w:t>
+                <w:t xml:space="preserve">Distribution of phosphorus in roots and nodules of leguminous plant by X-ray fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Russet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Baeza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Flagstaff, United States. 2015, ICOM 8 Paper and Poster Abstracts</w:t>
+              <w:t xml:space="preserve">25. ESRF Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Grenoble, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793722v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phosphate transporter HcPT2, first candidate for phosphate efflux in ectomycorhizal symbiosis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Becquer</w:t>
+                <w:t xml:space="preserve">Are phosphatases involved in the regulation of symbiotic nitrogen fixation under phosphorus deficiency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed Ounane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">23. North American Conference on Symbiotic Nitrogen Fixation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Ixtapa, Mexico. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268832v1</w:t>
+                <w:t xml:space="preserve">hal-01259748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytate-mineralizing rhizobia from &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt; symbiosis in an agro-ecosystem of south of France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+                <w:t xml:space="preserve">Genotypic variability in nodule phosphatases activities among common bean RILs under phosphorus deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Benadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">2nd International Conference of Plant Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marrakech, Morocco. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741852v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability in nodule phosphatases activities among common bean RILs under phosphorus deficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+                <w:t xml:space="preserve">Effect of phosphorus deficiency on phytase activity of faba bean ([i]Vicia faba[/i])-rhizobia symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kabbadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pernot</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference of Plant Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Marrakech, Morocco. 2014</w:t>
+              <w:t xml:space="preserve">4th Sustainable Phosphorus Summit, SPS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147698v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-earthworm partnership to increase crop productivity in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinah Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFA 2014 - Agroecology for Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Antananarivo, Madagascar. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of phosphorus deficiency on phytase activity of faba bean ([i]Vicia faba[/i])-rhizobia symbiosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Mouradi</w:t>
+                <w:t xml:space="preserve">The phosphate transporter HcPT2, first candidate for phosphate efflux in ectomycorhizal symbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthew Blair</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Russet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Sustainable Phosphorus Summit, SPS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268852v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of phosphatases to adaptation of rhizobial symbiosis with legumes to phosphorus deficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+                <w:t xml:space="preserve">Phytate-mineralizing rhizobia from &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt; symbiosis in an agro-ecosystem of south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josiane Abadie</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268835v1</w:t>
+                <w:t xml:space="preserve">hal-02741852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial beta-propeller phytase transcripts are revealed in nodulated roots of [i]Phaseolus vulgaris[/i] supplied with phytate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+                <w:t xml:space="preserve">Contribution of phosphatases to adaptation of rhizobial symbiosis with legumes to phosphorus deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Benadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268833v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial acid phosphatase activity and localization in [i]Phaseolus vulgaris[/i] nodules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial beta-propeller phytase transcripts are revealed in nodulated roots of [i]Phaseolus vulgaris[/i] supplied with phytate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Maougal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. Universitad de Sevilla, 527 p., 2013</w:t>
+              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268678v1</w:t>
+                <w:t xml:space="preserve">hal-01268833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and unbiased extraction and quantification of soil proteins - the first step to characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial acid phosphatase activity and localization in [i]Phaseolus vulgaris[/i] nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Annual Argonne Soil Metagenomics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bloomingdale, United States. , 2013</w:t>
+              <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. Universitad de Sevilla, 527 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269510v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La respuesta de la expresión fitasa nodular a bajo fósforo varía según aislados de rizobios en la simbiosis [i]Phaseolus vulgaris[/i] L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient and unbiased extraction and quantification of soil proteins - the first step to characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Jorge Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N. Morales Valdés</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Seville, España. Universitad de Sevilla, 527 p., 2013</w:t>
+              <w:t xml:space="preserve">5. Annual Argonne Soil Metagenomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bloomingdale, United States. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268676v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytate-mineralizing rhizobia from &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt; symbiosis in an agro-ecosystem of south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chouayekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,1230 +8288,1508 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Seville, Spain. Universitad de Sevilla, 527 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de phytase dans le cortex nodulaire de la symbiose haricot-rhizobia sous deficience en phosphore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Louadj</w:t>
+                <w:t xml:space="preserve">La respuesta de la expresión fitasa nodular a bajo fósforo varía según aislados de rizobios en la simbiosis [i]Phaseolus vulgaris[/i] L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Morales Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur : 50 ans de Formation et de Recherche à l’Ecole Nationale Supérieure d’Agronomie,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, El-Harrach, Alger, Algérie. 2013</w:t>
+              <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Seville, España. Universitad de Sevilla, 527 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147697v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which phosphatases may contribute to P use efficiency for N2 fixation in the rhizobial symbiosis with legumes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+                <w:t xml:space="preserve">Expression de phytase dans le cortex nodulaire de la symbiose haricot-rhizobia sous deficience en phosphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Louadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pernot</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Ounane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. Universitad de Sevilla, 527 p., 2013</w:t>
+              <w:t xml:space="preserve">Colloque International sur : 50 ans de Formation et de Recherche à l’Ecole Nationale Supérieure d’Agronomie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, El-Harrach, Alger, Algérie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268669v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of organic residue management in Eucalyptus forest on microbial communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Mareschal</w:t>
+                <w:t xml:space="preserve">Which phosphatases may contribute to P use efficiency for N2 fixation in the rhizobial symbiosis with legumes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+              <w:t xml:space="preserve">2. IBEMPA Conference "Microorganisms for future agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. Universitad de Sevilla, 527 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268650v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural practices shape microbial communities and change fresh and soil organic matter mineralization in a tropical soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity-induced expression landscape: Fast reply transcripts and transcript variants for oxygen burst and signal transduction in chickpea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of organic residue management in Eucalyptus forest on microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kahl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
+                <w:t xml:space="preserve">Louis Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Hyderabad, India. 2012</w:t>
+              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268641v1</w:t>
+                <w:t xml:space="preserve">hal-01268650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit to simultaneously recover RNA, safely and rapidly, and to assess molecular biomass of the total and the active part of microbial communities, from soils with diverse mineralogy and carbon content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Salinity-induced expression landscape: Fast reply transcripts and transcript variants for oxygen burst and signal transduction in chickpea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainassara Zaman-Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+              <w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Hyderabad, India. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268651v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation and localisation of acid phosphatase transcripts in common bean (&amp;lt;em&amp;gt;Phaseolus vulgaris&amp;lt;/em&amp;gt;) nodules by in situ RT-PCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit to simultaneously recover RNA, safely and rapidly, and to assess molecular biomass of the total and the active part of microbial communities, from soils with diverse mineralogy and carbon content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Saber Kouas</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Legname-Vonarx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
+              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755812v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodule acid phosphatase and phytase activity of common bean (&amp;lt;em&amp;gt;Phaseolus vulgaris&amp;lt;/em&amp;gt; L.) under phosphorus deficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Visualisation and localisation of acid phosphatase transcripts in common bean (&amp;lt;em&amp;gt;Phaseolus vulgaris&amp;lt;/em&amp;gt;) nodules by in situ RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid van Aarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bouhmama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Kouas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756166v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to visualisation and localisation of acid phosphatase transcripts in common bean nodules (Phaseolus vulgaris) by in situ RT-PCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nodule acid phosphatase and phytase activity of common bean (&amp;lt;em&amp;gt;Phaseolus vulgaris&amp;lt;/em&amp;gt; L.) under phosphorus deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Kouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Doan D. Luu</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to visualisation and localisation of acid phosphatase transcripts in common bean nodules (Phaseolus vulgaris) by in situ RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid van Aarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saber Kouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan D. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhizosphere 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-02756069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Réseau Imagerie des Sols] Webinaire 3 - Alignement et recalage d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire - Alignement et recalage d'images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Orleans (France), France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus use efficiency for N2 fixation in the rhizobial symbiosis with legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9556,145 +9838,145 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781118637043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119053095.ch46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus use efficiency for symbiotic nitrogen fixation in voandzou ([i]Vigna subterranea[/i]) using isotopic exchange method in Rhizotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9703,212 +9985,212 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimizing Productivity of Food Crop Genotypes in Low Nutrient Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAEA International Atomic Energy Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, IAEA-TECDOC series, 978-92-0-113113-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic variation in phosphorus use efficiency for symbiotic nitrogen fixation in Voandzou ([i]Vigna subterrane[/i]a).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malam Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimizing Productivity of Food Crop Genotypes in Low Nutrient Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAEA International Atomic Energy Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, IAEA-TECDOC series, 978-92-0-113113-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9918,167 +10200,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités phosphatases bactériennes dans les nodosités de lignées de haricot contrastantes pour l’efficacité d’utilisation du phosphore pour la fixation symbiotique d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des thiorédoxines et glutarédoxines ainsi que de certains gènes impliqués dans leur régulation chez &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; dans la réponse à l’inoculation par &amp;lt;em&amp;gt;Phyllobacterium brassicacearum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10225,51 +10507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ducrocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Becquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1135483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cerecetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beyhaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Altier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.607678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benlahrech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Teffahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-019-01360-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-018-2619-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15281" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torres Aquino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives Segura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torres-Aquino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12847" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2577" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2576" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bargaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Brahimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.08.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname-Vonarx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2015.03.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Maougal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Charaf Sahel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Djekoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-2023-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Louadj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ounane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2101-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainassara Zaman-Allah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1893-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ333Q7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Faghire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farissi Mohamed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijattou Taoufiq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fghire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-013-0247-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Ghoulam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1877-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BNQGCFP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;jero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.06.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1MJ4HQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faghire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers151" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatnassi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-31" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambilliotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Aarle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03749.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M van Aarle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan T Luu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0127-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MKRX5B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fardeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ollivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6426H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sugano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Attar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pernot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746503v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriamananjara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Helene Vailhe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Alkama" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beebe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344854v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monzat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Elmaleh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485241v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222686v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lassalle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608334v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedickt Lassalle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603004v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800937v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Trcera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259748v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Ounane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141836v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Razafindrakoto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269509v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Nogaret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Baeza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Benadis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738946v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabbadj" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouradi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Blair" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Jorge Araujo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Morales Vald&#233;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. G&#243;mez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregorio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147697v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268641v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kahl" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rotter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouhmama" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Kouas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756069v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342895.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch46" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268659v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriamananjara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inis.iaea.org/search/download.aspx?RN=45017170&amp;amp;redURL=http://www.iaea.org/inis/collection/NCLCollectionStore/_Public/45/017/45017163.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ducrocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Becquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1135483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cerecetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beyhaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Altier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.607678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benlahrech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Teffahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-019-01360-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15281" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-018-2619-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torres Aquino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives Segura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torres-Aquino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12847" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2576" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bargaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Brahimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.08.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname-Vonarx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2015.03.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Maougal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Charaf Sahel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Djekoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-2023-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Louadj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ounane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2101-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainassara Zaman-Allah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1893-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ333Q7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Faghire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farissi Mohamed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijattou Taoufiq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fghire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-013-0247-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Ghoulam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1877-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BNQGCFP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;jero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.06.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1MJ4HQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faghire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers151" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatnassi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-31" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambilliotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Aarle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03749.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M van Aarle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan T Luu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0127-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MKRX5B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fardeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ollivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6426H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sugano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Attar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pernot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746503v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriamananjara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Helene Vailhe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Alkama" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beebe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344854v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monzat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Elmaleh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619646v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Dang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735420v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lassalle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedickt Lassalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799128v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Trcera" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Baeza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Nogaret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Razafindrakoto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Ounane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Benadis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabbadj" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouradi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Blair" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268832v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741852v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268833v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Jorge Araujo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Morales Vald&#233;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. G&#243;mez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregorio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268652v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268641v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kahl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rotter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouhmama" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Kouas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756166v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756069v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Watteau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269507v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342895.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch46" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268659v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriamananjara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inis.iaea.org/search/download.aspx?RN=45017170&amp;amp;redURL=http://www.iaea.org/inis/collection/NCLCollectionStore/_Public/45/017/45017163.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268660v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822238v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816919v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>