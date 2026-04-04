--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -106,364 +106,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D cobalt corrole-based Zr-MOF for the selective adsorption of carbon monoxide</w:t>
+                <w:t xml:space="preserve">Phenylphosphonic acid corroles: corroles that link and bind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Rapady</w:t>
+                <w:t xml:space="preserve">Gaëlle Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Yang</w:t>
+                <w:t xml:space="preserve">Margerie Loze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie André</w:t>
+                <w:t xml:space="preserve">Claude P Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (89), pp.17408-17411. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (5), pp.1784-1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cc04145g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt03197k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401344v1</w:t>
+                <w:t xml:space="preserve">hal-05401335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylphosphonic acid corroles: corroles that link and bind</w:t>
+                <w:t xml:space="preserve">A 3D cobalt corrole-based Zr-MOF for the selective adsorption of carbon monoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Divoux</w:t>
+                <w:t xml:space="preserve">Ken Rapady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margerie Loze</w:t>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Rousselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude P Gros</w:t>
+                <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (5), pp.1784-1790. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (89), pp.17408-17411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt03197k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cc04145g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401335v1</w:t>
+                <w:t xml:space="preserve">hal-05401344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCorrole‐Functionalized PCN‐222 for Carbon Monoxide Selective Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margerie Loze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -696,51 +696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Soumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 332, pp.129507 (9). </w:t>
@@ -778,90 +778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous materials applied to biomarker sensing in exhaled breath for monitoring and detecting non-invasive pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie André</w:t>
+                <w:t xml:space="preserve">Claude P Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (43), pp.15161-15170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -895,51 +895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Thermochemical Energy Storage via Solid–Gas Reversible Reactions at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -980,209 +980,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of metal oxides, mixed oxides, perovskites and alkaline earth carbonates/hydroxides as suitable candidate materials for high-temperature thermochemical energy storage using reversible solid-gas reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and demonstration of a high temperature solar-heated rotary tube reactor for continuous particles calcination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Andre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials today energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.48-61. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.1310-1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtener.2018.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104424v1</w:t>
+                <w:t xml:space="preserve">hal-02104459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and demonstration of a high temperature solar-heated rotary tube reactor for continuous particles calcination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of metal oxides, mixed oxides, perovskites and alkaline earth carbonates/hydroxides as suitable candidate materials for high-temperature thermochemical energy storage using reversible solid-gas reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 212, pp.1310-1320. </w:t>
+              <w:t xml:space="preserve">Materials today energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.48-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtener.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104459v1</w:t>
+                <w:t xml:space="preserve">hal-02104424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Co–Cu, Mn–Co, and Mn–Cu Redox Materials Applied to Solar Thermochemical Energy Storage</w:t>
               </w:r>
@@ -1584,51 +1584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature thermochemical energy storage based on redox reactions using Co-Fe and Mn-Fe mixed metal oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,64 +1759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Sensors, Actuators, Metering and Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nice, France</w:t>
@@ -1845,90 +1845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Organic Frameworks for the detection of CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Rapady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc04145g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margerie Loze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03197k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101357" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soumann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quesneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129507" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02511A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13225859" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2018.08.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.01.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00554" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122618" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984451" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01806335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PERP0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margerie Loze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03197k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Rapady" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc04145g" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101357" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soumann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quesneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129507" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02511A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13225859" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.01.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2018.08.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00554" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122618" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984451" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01806335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PERP0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>