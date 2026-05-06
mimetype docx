--- v1 (2026-03-31)
+++ v2 (2026-05-06)
@@ -338,295 +338,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell destruction level and metabolites green-extraction of Tetraselmis suecica by low and intermediate frequency ultrasound</w:t>
+                <w:t xml:space="preserve">Tetraselmis suecica biofilm cell destruction by high-pressure homogenization for protein extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98, pp.106492. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.101372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164455v1</w:t>
+                <w:t xml:space="preserve">hal-04011681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraselmis suecica biofilm cell destruction by high-pressure homogenization for protein extraction</w:t>
+                <w:t xml:space="preserve">Cell destruction level and metabolites green-extraction of Tetraselmis suecica by low and intermediate frequency ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.101372. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.106492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011681v1</w:t>
+                <w:t xml:space="preserve">hal-04164455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends on valorization of pitaya fruit biomass through value-added and green extraction technology – A critical review of advancements and processes</w:t>
               </w:r>
@@ -2909,295 +2909,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model arenes hydrogenation with silica-supported rhodium nanoparticles:The role of the silica grains and of the solvent on catalytic activities</w:t>
+                <w:t xml:space="preserve">Rhodium colloidal suspension deposition on porous silica particles by dry impregnation: Study of the influence of the reaction conditions on nanoparticles location and dispersion and catalytic reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denicourt-Nowicki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CATCOM.2009.01.026⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (1-3), pp.372-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CEJ.2009.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404184v1</w:t>
+                <w:t xml:space="preserve">hal-00403998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodium colloidal suspension deposition on porous silica particles by dry impregnation: Study of the influence of the reaction conditions on nanoparticles location and dispersion and catalytic reactivity</w:t>
+                <w:t xml:space="preserve">Model arenes hydrogenation with silica-supported rhodium nanoparticles:The role of the silica grains and of the solvent on catalytic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denicourt-Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Denicourt-Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 151 (1-3), pp.372-379. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 10 (n° 8), pp. 1235-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.CEJ.2009.03.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.CATCOM.2009.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403998v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic salt deposition on porous particles by dry impregnation in fluidized bed: Effect of drying conditions on metallic nanoparticles distribution</w:t>
               </w:r>
@@ -3573,269 +3573,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'écoulement du fluide et de la puissance ultrasonore sur l'activité sonochimique dans un sonoréacteur continu</w:t>
+                <w:t xml:space="preserve">Chemical activity and cavitation mapping in an orifice-based hydrodynamic cavitation reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirmohammad Javidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Poux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Sonochimie, Ultrasons et Procédés (JSUP8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158149v1</w:t>
+                <w:t xml:space="preserve">hal-05245271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical activity and cavitation mapping in an orifice-based hydrodynamic cavitation reactor</w:t>
+                <w:t xml:space="preserve">Influence de l'écoulement du fluide et de la puissance ultrasonore sur l'activité sonochimique dans un sonoréacteur continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirmohammad Javidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">8èmes Journées Sonochimie, Ultrasons et Procédés (JSUP8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245271v1</w:t>
+                <w:t xml:space="preserve">hal-05158149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing sonochemical activity and cavitation cloud in a flow-through sonoreactor</w:t>
               </w:r>
@@ -4644,277 +4644,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetraselmis suecica cell destruction by high-pressure homogenization for proteins recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Devatine</w:t>
+                <w:t xml:space="preserve">Christine FRANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Renewable Resources and Biorefineries (RRB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723361v1</w:t>
+                <w:t xml:space="preserve">hal-04758653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraselmis suecica cell destruction by high-pressure homogenization for proteins recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Delran</w:t>
+                <w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine FRANCES</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Renewable Resources and Biorefineries (RRB 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758653v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic resonance effects in sonochemical reactors</w:t>
               </w:r>
@@ -5002,260 +5002,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la destruction des cellules et de l'extraction des protéines de Tetraselmis suecica par des méthodes mécaniques : corrélation des paramètres du procédé avec la lyse cellulaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception de réacteurs ultrasonores optimisés pour l’intensification de procédés : modélisation et caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Garcia-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758831v1</w:t>
+                <w:t xml:space="preserve">hal-04774656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de réacteurs ultrasonores optimisés pour l’intensification de procédés : modélisation et caractérisation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrôle de la destruction des cellules et de l'extraction des protéines de Tetraselmis suecica par des méthodes mécaniques : corrélation des paramètres du procédé avec la lyse cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème Congrès de la Société Française de Génie des Procédés</w:t>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774656v1</w:t>
+                <w:t xml:space="preserve">hal-04758831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of high value-added molecules from red pitaya using stirred media milling</w:t>
               </w:r>
@@ -5580,230 +5580,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du contrôle de la fréquence des transducteurs dans les liquides en présence de cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Streaming et sono-chiluminescence : confrontation théorie/expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garcia-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tierce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSUP 2021 - 6èmes Journées Sonochimie, Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774687v1</w:t>
+                <w:t xml:space="preserve">hal-04775932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming et sono-chiluminescence : confrontation théorie/expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation du contrôle de la fréquence des transducteurs dans les liquides en présence de cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Garcia-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tierce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSUP 2021 - 6èmes Journées Sonochimie, Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775932v1</w:t>
+                <w:t xml:space="preserve">hal-04774687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d’un transducteur aileté : champ acoustique et streaming</w:t>
               </w:r>
@@ -6474,159 +6474,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic mapping of a liquid - solid fluidized bed under power ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grojean</w:t>
+                <w:t xml:space="preserve">Removal of ibuprofen in water by sonolysis: effect of operating parameters, degradation mechanism and transformation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandyanto Adityosulindro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS16 - The 16th congress of European Society of Sonochemistry</w:t>
+              <w:t xml:space="preserve">The 16th congress of European Society of Sonochemistry (ESS16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798264v1</w:t>
+                <w:t xml:space="preserve">hal-04798275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Acoustic Power Input in Cavitating Liquids</w:t>
+                <w:t xml:space="preserve">Optimal control of acoustic power input in cavitating liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
@@ -6647,152 +6634,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS16 - The 16th congress of European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of ibuprofen in water by sonolysis: effect of operating parameters, degradation mechanism and transformation products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandyanto Adityosulindro</w:t>
+                <w:t xml:space="preserve">Acoustic mapping of a liquid - solid fluidized bed under power ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th congress of European Society of Sonochemistry (ESS16)</w:t>
+              <w:t xml:space="preserve">ESS16 - The 16th congress of European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798275v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of proteins from Chlorella vulgaris and Spirulina sp. by membrane technology</w:t>
               </w:r>
@@ -6897,51 +6897,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Acoustic Power Input in Cavitating Liquids Effect of low-frequency ultrasound on the hydrodynamics of a continuous annular reactor: Residence Time Distribution experimental approach (RTD)</w:t>
+                <w:t xml:space="preserve">Optimal control of acoustic power input in cavitating liquids effect of low-frequency ultrasound on the hydrodynamics of a continuous annular reactor: residence time distribution experimental approach (RTD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
@@ -7022,446 +7022,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation de l’ibuprofène dans les effluents aqueux par ultrasons basse fréquence : mécanisme réactionnel et produits de transformation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Delmas</w:t>
+                <w:t xml:space="preserve">Maitrise et mesure de la puissance délivrée par un dispositif ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798403v1</w:t>
+                <w:t xml:space="preserve">hal-04798371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d’ultrasons de puissance dans un lit fluidisé liquide solide : Cartographie acoustique expérimentale et simulation numérique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+                <w:t xml:space="preserve">Effet des ultrasons sur le colmatage et le vieillissement d’une membrane montée dans un réacteur sono-Fenton pour la dégradation en continu de polluants pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yandi Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798359v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des ultrasons sur le colmatage et le vieillissement d’une membrane montée dans un réacteur sono-Fenton pour la dégradation en continu de polluants pharmaceutiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Causserand</w:t>
+                <w:t xml:space="preserve">Propagation d’ultrasons de puissance dans un lit fluidisé liquide solide : Cartographie acoustique expérimentale et simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798406v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitrise et Mesure de la puissance délivrée par un dispositif ultrasons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+                <w:t xml:space="preserve">Dégradation de l’ibuprofène dans les effluents aqueux par ultrasons basse fréquence : mécanisme réactionnel et produits de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandyanto Adityosulindro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798371v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de l’énergie acoustique dans un lit fluidisé liquide-solide : outil pour l’extrapolation de réacteurs sonochimiques polyphasiques</w:t>
               </w:r>
@@ -8947,51 +8947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05108837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garcia-Vargas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107395" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130181" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106492" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101372" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feby Carmen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.06.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106542" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03857038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tierce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.106226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandi Lan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2021.102523" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandyanto Adityosulindro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03372-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115920" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.04.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosa Alcorta Cuello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Saborit S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Garc&#237;a Batle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2018.1530177" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kessas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1365942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.09.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui Haza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514906v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.08.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bolay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.02.040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CATCOM.2009.01.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEJ.2009.03.051" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878161v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desportes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steinmetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.07.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2007.10.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158149v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirmohammad Javidani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontalier Pierre Yves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guih&#233;neuf Freddy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758831v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758713v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Javega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grojean" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Obeid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Vilela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980528v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087846v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030242v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zapata-Massot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Ahmed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50207-6_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delmas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-028-6.00025-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. W. Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT014G" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04775267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05108837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garcia-Vargas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107395" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130181" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106492" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feby Carmen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.06.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106542" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03857038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tierce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.106226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandi Lan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2021.102523" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandyanto Adityosulindro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03372-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115920" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.04.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosa Alcorta Cuello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Saborit S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Garc&#237;a Batle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2018.1530177" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kessas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1365942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.09.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui Haza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514906v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.08.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bolay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.02.040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEJ.2009.03.051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CATCOM.2009.01.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878161v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desportes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steinmetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.07.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2007.10.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirmohammad Javidani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontalier Pierre Yves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guih&#233;neuf Freddy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758713v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Javega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grojean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Obeid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Vilela" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798359v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980528v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087846v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030242v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zapata-Massot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Ahmed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50207-6_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delmas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-028-6.00025-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. W. Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT014G" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04775267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>