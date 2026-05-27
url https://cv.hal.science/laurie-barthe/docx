--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -338,295 +338,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraselmis suecica biofilm cell destruction by high-pressure homogenization for protein extraction</w:t>
+                <w:t xml:space="preserve">Cell destruction level and metabolites green-extraction of Tetraselmis suecica by low and intermediate frequency ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.101372. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.106492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011681v1</w:t>
+                <w:t xml:space="preserve">hal-04164455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell destruction level and metabolites green-extraction of Tetraselmis suecica by low and intermediate frequency ultrasound</w:t>
+                <w:t xml:space="preserve">Tetraselmis suecica biofilm cell destruction by high-pressure homogenization for protein extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98, pp.106492. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.101372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164455v1</w:t>
+                <w:t xml:space="preserve">hal-04011681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends on valorization of pitaya fruit biomass through value-added and green extraction technology – A critical review of advancements and processes</w:t>
               </w:r>
@@ -1152,261 +1152,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a heterogeneous Fenton membrane reactor containing a Fe-ZSM5 catalyst for pharmaceuticals degradation: Membrane fouling control and long-term stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yandi Lan</w:t>
+                <w:t xml:space="preserve">Axial acoustic field along a solid-liquid fluidized bed under power ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 231, pp.115920. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56, pp.274-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.115920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116505v1</w:t>
+                <w:t xml:space="preserve">hal-02100896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial acoustic field along a solid-liquid fluidized bed under power ultrasound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of a heterogeneous Fenton membrane reactor containing a Fe-ZSM5 catalyst for pharmaceuticals degradation: Membrane fouling control and long-term stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yandi Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurie Barthe</w:t>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56, pp.274-283. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 231, pp.115920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.115920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100896v1</w:t>
+                <w:t xml:space="preserve">hal-03116505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of ciprofloxacin degradation in wastewater by homogeneous sono-Fenton process at high frequency</w:t>
               </w:r>
@@ -3539,182 +3539,182 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical activity and cavitation mapping in an orifice-based hydrodynamic cavitation reactor</w:t>
+                <w:t xml:space="preserve">Influence of fluid flow and ultrasonic power on sonochemical activity and cavitation cloud in a continuous sonoreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirmohammad Javidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">19th Meeting of the European Society of Sonochemistry, ESS19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Chania/Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245271v1</w:t>
+                <w:t xml:space="preserve">hal-05632046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'écoulement du fluide et de la puissance ultrasonore sur l'activité sonochimique dans un sonoréacteur continu</w:t>
               </w:r>
@@ -3815,1322 +3815,1335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing sonochemical activity and cavitation cloud in a flow-through sonoreactor</w:t>
+                <w:t xml:space="preserve">Chemical activity and cavitation mapping in an orifice-based hydrodynamic cavitation reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirmohammad Javidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Poux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Process Intensification Conference (EPIC2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103234v1</w:t>
+                <w:t xml:space="preserve">hal-05245271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency ultrasound assisted extraction of phytochemicals in the peels of pitaya (Hylocereus purpusii)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Frances</w:t>
+                <w:t xml:space="preserve">Characterizing sonochemical activity and cavitation cloud in a flow-through sonoreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirmohammad Javidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry, ESS18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">9th European Process Intensification Conference (EPIC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758935v1</w:t>
+                <w:t xml:space="preserve">hal-05103234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep exploration of geometric effects in sonoreactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+                <w:t xml:space="preserve">Low frequency ultrasound assisted extraction of phytochemicals in the peels of pitaya (Hylocereus purpusii)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feby Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry, ESS18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">, May 2024, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774629v1</w:t>
+                <w:t xml:space="preserve">hal-04758935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green physical processes for the extraction of organic dye betacyanin from dragon fruit (Hylocereus purpusii) peels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Frances</w:t>
+                <w:t xml:space="preserve">A deep exploration of geometric effects in sonoreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Garcia-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Biotechnology, ECB2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry, ESS18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758939v1</w:t>
+                <w:t xml:space="preserve">hal-04774629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés physiques verts pour l'extraction de composés bioactifs à partir de peaux de pitaya (Hylocereus purpusii)</w:t>
+                <w:t xml:space="preserve">Green physical processes for the extraction of organic dye betacyanin from dragon fruit (Hylocereus purpusii) peels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feby Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">European Congress on Biotechnology, ECB2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758945v1</w:t>
+                <w:t xml:space="preserve">hal-04758939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de sono-réacteurs et prédiction des zones de cavitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Garcia-Vargas</w:t>
+                <w:t xml:space="preserve">Procédés physiques verts pour l'extraction de composés bioactifs à partir de peaux de pitaya (Hylocereus purpusii)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feby Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT : Modélisation, contrôle et optimisation des procédés : de la donnée au jumeau numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948909v1</w:t>
+                <w:t xml:space="preserve">hal-04758945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impédance acoustique d’un milieu cavitant</w:t>
+                <w:t xml:space="preserve">Simulation de sono-réacteurs et prédiction des zones de cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garcia-Vargas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Sonochimie, Ultrasons et Procédés (JSUP7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque IMT : Modélisation, contrôle et optimisation des procédés : de la donnée au jumeau numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775258v1</w:t>
+                <w:t xml:space="preserve">hal-04948909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la fréquence et de la puissance ultrasonore sur le niveau de destruction cellulaire et l’extraction de métabolites de la microalgue Tetraselmis suecica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impédance acoustique d’un milieu cavitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Garcia-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Sonochimie, Ultrasons et Procédés (JSUP7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774643v1</w:t>
+                <w:t xml:space="preserve">hal-04775258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraselmis suecica cell destruction by high-pressure homogenization for proteins recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la fréquence et de la puissance ultrasonore sur le niveau de destruction cellulaire et l’extraction de métabolites de la microalgue Tetraselmis suecica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontalier Pierre Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guihéneuf Freddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Renewable Resources and Biorefineries (RRB 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">7èmes Journées Sonochimie, Ultrasons et Procédés (JSUP7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758653v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prat</w:t>
+                <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic resonance effects in sonochemical reactors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tetraselmis suecica cell destruction by high-pressure homogenization for proteins recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine FRANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry (ESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Jena, Germany</w:t>
+              <w:t xml:space="preserve">18th International Conference on Renewable Resources and Biorefineries (RRB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774665v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de réacteurs ultrasonores optimisés pour l’intensification de procédés : modélisation et caractérisation</w:t>
+                <w:t xml:space="preserve">Acoustic resonance effects in sonochemical reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garcia-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tierce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry (ESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774656v1</w:t>
+                <w:t xml:space="preserve">hal-04774665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la destruction des cellules et de l'extraction des protéines de Tetraselmis suecica par des méthodes mécaniques : corrélation des paramètres du procédé avec la lyse cellulaire</w:t>
               </w:r>
@@ -5235,271 +5248,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of high value-added molecules from red pitaya using stirred media milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feby Carmen</w:t>
+                <w:t xml:space="preserve">Conception de réacteurs ultrasonores optimisés pour l’intensification de procédés : modélisation et caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Garcia-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Symposium on Comminution &amp; Classification (ESCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758784v1</w:t>
+                <w:t xml:space="preserve">hal-04774656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of cell destruction and proteins green-extraction of Tetraselmis suecica by ultrasound: correlation of process parameters to cell lysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Delran</w:t>
+                <w:t xml:space="preserve">Production of high value-added molecules from red pitaya using stirred media milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feby Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry (ESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Jena, Germany</w:t>
+              <w:t xml:space="preserve">17th European Symposium on Comminution &amp; Classification (ESCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758797v1</w:t>
+                <w:t xml:space="preserve">hal-04758784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of cell destruction and proteins extraction of Tetraselmis suecica by stirred-bead milling: correlation of process parameters to cell lysis</w:t>
+                <w:t xml:space="preserve">Control of cell destruction and proteins green-extraction of Tetraselmis suecica by ultrasound: correlation of process parameters to cell lysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
@@ -5534,168 +5530,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry (ESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758713v1</w:t>
+                <w:t xml:space="preserve">hal-04758797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming et sono-chiluminescence : confrontation théorie/expérience</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of cell destruction and proteins extraction of Tetraselmis suecica by stirred-bead milling: correlation of process parameters to cell lysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSUP 2021 - 6èmes Journées Sonochimie, Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775932v1</w:t>
+                <w:t xml:space="preserve">hal-04758713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du contrôle de la fréquence des transducteurs dans les liquides en présence de cavitation</w:t>
               </w:r>
@@ -5783,849 +5809,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d’un transducteur aileté : champ acoustique et streaming</w:t>
+                <w:t xml:space="preserve">Streaming et sono-chiluminescence : confrontation théorie/expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garcia-Vargas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSUP 2021- 6èmes Journées Sonochimie, Ultrasons et Procédés</w:t>
+              <w:t xml:space="preserve">JSUP 2021 - 6èmes Journées Sonochimie, Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775935v1</w:t>
+                <w:t xml:space="preserve">hal-04775932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and separation of exopolysaccharides from Tetraselmis suecica produced as biofilm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation d’un transducteur aileté : champ acoustique et streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Garcia-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, On Line, Belgium</w:t>
+              <w:t xml:space="preserve">JSUP 2021- 6èmes Journées Sonochimie, Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758180v1</w:t>
+                <w:t xml:space="preserve">hal-04775935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration de faisabilité et étude d’intérêt d’un équipement couplant ultrasons et micro-ondes : application à l’extraction de protéines hydrosolubles de microalgues</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extraction and separation of exopolysaccharides from Tetraselmis suecica produced as biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSUP 2021 - 6èmes Journées Sonochimie, Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">AlgaEurope 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, On Line, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774680v1</w:t>
+                <w:t xml:space="preserve">hal-04758180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un réacteur Fenton hétérogène à membrane pour l’élimination de pharmaceutiques dans les eaux usées : Contrôle du colmatage et stabilité à long terme des membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démonstration de faisabilité et étude d’intérêt d’un équipement couplant ultrasons et micro-ondes : application à l’extraction de protéines hydrosolubles de microalgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christel Causserand</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Javega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tierce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès international du GRUTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">JSUP 2021 - 6èmes Journées Sonochimie, Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906757v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasons de puissance dans un lit fluidisé liquide-solide : Effet du champ acoustique sur le transfert de matière local</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d’un réacteur Fenton hétérogène à membrane pour l’élimination de pharmaceutiques dans les eaux usées : Contrôle du colmatage et stabilité à long terme des membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yandi Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurie Barthe</w:t>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSUP 2019 - 5èmes Journées Sonochimie, Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
+              <w:t xml:space="preserve">13ème congrès international du GRUTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775261v1</w:t>
+                <w:t xml:space="preserve">hal-04906757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l’acoustique, du champ de bulles et du streaming dans un sono-réacteur à lit fluidisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasons de puissance dans un lit fluidisé liquide-solide : Effet du champ acoustique sur le transfert de matière local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tierce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSUP 2019 - 5èmes Journées Sonochimie, Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775263v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of ibuprofen in water by sonolysis: effect of operating parameters, degradation mechanism and transformation products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandyanto Adityosulindro</w:t>
+                <w:t xml:space="preserve">Simulation de l’acoustique, du champ de bulles et du streaming dans un sono-réacteur à lit fluidisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Barthe</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tierce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th congress of European Society of Sonochemistry (ESS16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">JSUP 2019 - 5èmes Journées Sonochimie, Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798275v1</w:t>
+                <w:t xml:space="preserve">hal-04775263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of acoustic power input in cavitating liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tierce</w:t>
+                <w:t xml:space="preserve">Acoustic mapping of a liquid - solid fluidized bed under power ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6640,100 +6679,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS16 - The 16th congress of European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798286v1</w:t>
+                <w:t xml:space="preserve">hal-04798264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic mapping of a liquid - solid fluidized bed under power ultrasound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+                <w:t xml:space="preserve">Optimal control of acoustic power input in cavitating liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6742,1307 +6768,1402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS16 - The 16th congress of European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798264v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of proteins from Chlorella vulgaris and Spirulina sp. by membrane technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of ibuprofen in water by sonolysis: effect of operating parameters, degradation mechanism and transformation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandyanto Adityosulindro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">european conference on Fluid-Particle Separation (FPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 16th congress of European Society of Sonochemistry (ESS16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798330v1</w:t>
+                <w:t xml:space="preserve">hal-04798275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of acoustic power input in cavitating liquids effect of low-frequency ultrasound on the hydrodynamics of a continuous annular reactor: residence time distribution experimental approach (RTD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+                <w:t xml:space="preserve">Fractionation of proteins from Chlorella vulgaris and Spirulina sp. by membrane technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baup</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosni Takache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th congress of European Society of Sonochemistry (ESS16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">european conference on Fluid-Particle Separation (FPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798301v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitrise et mesure de la puissance délivrée par un dispositif ultrasons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal control of acoustic power input in cavitating liquids effect of low-frequency ultrasound on the hydrodynamics of a continuous annular reactor: residence time distribution experimental approach (RTD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 16th congress of European Society of Sonochemistry (ESS16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798371v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des ultrasons sur le colmatage et le vieillissement d’une membrane montée dans un réacteur sono-Fenton pour la dégradation en continu de polluants pharmaceutiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Causserand</w:t>
+                <w:t xml:space="preserve">Propagation d’ultrasons de puissance dans un lit fluidisé liquide solide : Cartographie acoustique expérimentale et simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798406v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d’ultrasons de puissance dans un lit fluidisé liquide solide : Cartographie acoustique expérimentale et simulation numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+                <w:t xml:space="preserve">Dégradation de l’ibuprofène dans les effluents aqueux par ultrasons basse fréquence : mécanisme réactionnel et produits de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandyanto Adityosulindro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798359v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation de l’ibuprofène dans les effluents aqueux par ultrasons basse fréquence : mécanisme réactionnel et produits de transformation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Delmas</w:t>
+                <w:t xml:space="preserve">Effet des ultrasons sur le colmatage et le vieillissement d’une membrane montée dans un réacteur sono-Fenton pour la dégradation en continu de polluants pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yandi Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798403v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de l’énergie acoustique dans un lit fluidisé liquide-solide : outil pour l’extrapolation de réacteurs sonochimiques polyphasiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Maitrise et mesure de la puissance délivrée par un dispositif ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2017 - 16ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798425v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la sonication par ultrasons basse fréquence sur l'hydrodynamique d'un réacteur annulaire continu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Benhamed</w:t>
+                <w:t xml:space="preserve">Distribution de l’énergie acoustique dans un lit fluidisé liquide-solide : outil pour l’extrapolation de réacteurs sonochimiques polyphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP 2017 - 16ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775418v1</w:t>
+                <w:t xml:space="preserve">hal-04798425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des ultrasons basse fréquence sur l’hydrodynamique d’un réacteur annulaire continu : approche expérimentale en Distribution des Temps de Séjour (DTS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la sonication par ultrasons basse fréquence sur l'hydrodynamique d'un réacteur annulaire continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16eme congrès de la SFGP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980528v1</w:t>
+                <w:t xml:space="preserve">hal-04775418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles deposit location control on porous particles in fluidized bed</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet des ultrasons basse fréquence sur l’hydrodynamique d’un réacteur annulaire continu : approche expérimentale en Distribution des Temps de Séjour (DTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Chemical Engineering (WCCE8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.0</w:t>
+              <w:t xml:space="preserve">16eme congrès de la SFGP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087846v1</w:t>
+                <w:t xml:space="preserve">hal-01980528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanoparticles deposit location control on porous particles in fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th World Congress of Chemical Engineering (WCCE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Production of a diluted solid tracer by dry co-grinding in a tumbling ball mill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zapata-Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress on Particle Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8052,51 +8173,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer assessment and kinetic investigation of biphasic catalytic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8118,88 +8239,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8209,387 +8330,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-Cross-Linked Micelles and Amphiphilic Nanogels as Unimolecular Nanoreactors for Micellar-Type, Metal-Based Aqueous Biphasic Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rinaldo Poli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effects of Nanoconﬁnement on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.147-172, 2017, 978-3-319-50207-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-50207-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic mixing, homogenization, and emulsification in food processing and other applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.757-791, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78242-028-6.00025-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Pot RAFT Synthesis of Triphenylphosphine-Functionalized Amphiphilic Core-Shell Polymers and Application as Catalytic Nanoreactors in Aqueous Biphasic Hydroformylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Fernando Cardozo Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matyjaszewski, K. and Sumerlin, B. S. and Tsarevsky, N. V. and Chiefari, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controlled Radical Polymerization: Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1188, American Chemical Society, pp.203-220, 2015, ACS Symposium Series, 978-0-8412-3050-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8599,100 +8720,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et dépôt de nanoparticules métalliques dans un support poreux par imprégnation en voie sèche dans un lit fluidise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique (Toulouse), 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2007INPT014G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04595494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8702,105 +8823,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la synthèse du catalyseur vers la réaction chimique : activation des réactions et des transferts sous ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie chimique. Toulouse INP, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04775267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8947,51 +9068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05108837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garcia-Vargas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107395" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130181" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106492" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feby Carmen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.06.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106542" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03857038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tierce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.106226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandi Lan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2021.102523" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandyanto Adityosulindro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03372-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115920" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.04.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosa Alcorta Cuello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Saborit S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Garc&#237;a Batle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2018.1530177" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kessas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1365942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.09.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui Haza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514906v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.08.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bolay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.02.040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEJ.2009.03.051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CATCOM.2009.01.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878161v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desportes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steinmetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.07.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2007.10.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirmohammad Javidani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontalier Pierre Yves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guih&#233;neuf Freddy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758713v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Javega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grojean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Obeid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Vilela" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798359v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980528v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087846v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030242v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zapata-Massot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Ahmed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50207-6_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delmas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-028-6.00025-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. W. Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT014G" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04775267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05108837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garcia-Vargas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107395" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130181" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106492" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101372" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feby Carmen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.06.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106542" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03857038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tierce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.106226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandi Lan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2021.102523" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandyanto Adityosulindro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03372-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.04.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115920" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosa Alcorta Cuello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Saborit S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Garc&#237;a Batle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2018.1530177" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kessas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1365942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.09.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui Haza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514906v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.08.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bolay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.02.040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEJ.2009.03.051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CATCOM.2009.01.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878161v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desportes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steinmetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.07.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2007.10.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirmohammad Javidani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontalier Pierre Yves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guih&#233;neuf Freddy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758653v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774665v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Javega" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906757v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775261v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grojean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Obeid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Vilela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zapata-Massot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Ahmed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50207-6_7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delmas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-028-6.00025-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. W. Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT014G" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04775267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>