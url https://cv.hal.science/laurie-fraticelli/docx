--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -324,862 +324,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the budget impact of the dual dispensing circuit of emicizumab in France: The HemiValue study</w:t>
+                <w:t xml:space="preserve">Response to editorial “Oral health in southeast Asia: addressing inaccessibility”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Leleu</w:t>
+                <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Ajjouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V Chamouard</w:t>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202975⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lansea.2025.100550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012218v1</w:t>
+                <w:t xml:space="preserve">hal-04961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Profiles and Sociodemographic Predictors of Planetary Health Diet Engagement Among Health Care Professionals to Inform Public Health Promotion: Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the budget impact of the dual dispensing circuit of emicizumab in France: The HemiValue study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Ajjouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">G Touvron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Nugem</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Chamouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/67633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (2), pp.202975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361824v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to editorial “Oral health in southeast Asia: addressing inaccessibility”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral Profiles and Sociodemographic Predictors of Planetary Health Diet Engagement Among Health Care Professionals to Inform Public Health Promotion: Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Nugem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Southeast Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.e67633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lansea.2025.100550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/67633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961429v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ina Saliasi</w:t>
+                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.3495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763216v1</w:t>
+                <w:t xml:space="preserve">hal-04739676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Lan</w:t>
+                <w:t xml:space="preserve">Evaluation of an e-Learning Program for Community Pharmacists for Dispensing Emicizumab (Hemlibra) in France: Nationwide Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chamouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clairaz-Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicia Ferrera Bibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e54656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/54656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739676v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an e-Learning Program for Community Pharmacists for Dispensing Emicizumab (Hemlibra) in France: Nationwide Cross-Sectional Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Clairaz-Mahiou</w:t>
+                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicia Ferrera Bibas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.e54656. </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e63776-e63776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/54656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539853v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of access to emicizumab (Hemlibra®) for people with haemophilia A in community and hospital pharmacies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1507,51 +1507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Care Pathway in the Context of the Dispensing of Emicizumab (Hemlibra) in Community Pharmacies in France: Protocol for a Cross-sectional Study Based on the Kirkpatrick Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Promé-Combel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,64 +1628,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the care pathway in the context of the dispensing of emicizumab (Hemlibra) in community and hospital pharmacies in France: A patient satisfaction survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,831 +1756,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, Attitudes and Practices Related to Medication, Antibiotics, and Vaccination among Public Service Population: National Survey Conducted in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental Health Mobile Apps in the French App Store: Assessment Study of Functionality and Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie-Eve Lvovsc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+                <w:t xml:space="preserve">Bernard Kabuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lamure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Motyka</w:t>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192114044⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.e41282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/41282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833967v1</w:t>
+                <w:t xml:space="preserve">hal-04246759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral-Hygiene-Related Mobile Apps in the French App Stores: Assessment of Functionality and Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clément</w:t>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (12), pp.7293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph19127293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Mobile Apps in the French App Store: Assessment Study of Functionality and Quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Risk factors and mortality associated with undertriage after major trauma in a physician-led prehospital system: a retrospective multicentre cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kabuth</w:t>
+                <w:t xml:space="preserve">Amaury Gossiome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+                <w:t xml:space="preserve">Eric Cesareo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.e41282. </w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Emergency Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (4), pp.1707-1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/41282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00068-022-02186-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246759v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors and mortality associated with undertriage after major trauma in a physician-led prehospital system: a retrospective multicentre cohort study</w:t>
+                <w:t xml:space="preserve">Knowledge, Attitudes and Practices Related to Medication, Antibiotics, and Vaccination among Public Service Population: National Survey Conducted in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Benhamed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Claustre</w:t>
+                <w:t xml:space="preserve">Virginie-Eve Lvovsc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Gossiome</w:t>
+                <w:t xml:space="preserve">Michel Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cesareo</w:t>
+                <w:t xml:space="preserve">Geneviève Motyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Emergency Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (4), pp.1707-1715. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (21), pp.14044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00068-022-02186-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192114044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895751v1</w:t>
+                <w:t xml:space="preserve">hal-03833967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition-Related Mobile Apps in the French App Store: Assessment of Functionality and Quality (Preprint)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Oral Hygiene-Related Mobile Apps for Children in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Smenteck</w:t>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+                <w:t xml:space="preserve">Jocelyne Gare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Ndame Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/35879⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608273v1</w:t>
+                <w:t xml:space="preserve">hal-03793615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Oral Hygiene-Related Mobile Apps for Children in Sub-Saharan Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Gare</w:t>
+                <w:t xml:space="preserve">Nutrition-Related Mobile Apps in the French App Store: Assessment of Functionality and Quality (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Ndame Dieng</w:t>
+                <w:t xml:space="preserve">Colette Smenteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Dieng</w:t>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/35879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793615v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHAREO study: Perceived and observed accessibility to therapeutic drugs used for treating patients with inherited bleeding disorders</w:t>
               </w:r>
@@ -2834,51 +2834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prehospital Tranexamic Acid in Major Pediatric Trauma Within a Physician-Led Emergency Medical Services System: A Multicenter Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gossiome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,51 +2981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between location of out-of-hospital cardiac arrest, on-scene socioeconomic status, and accessibility to public automated defibrillators in two large metropolitan areas in Canada and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Heidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,563 +3230,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the Proportion of Coronavirus Disease 2019 Contacts Among Households based on Individuals with Myocardial Infarction History: a cross-sectional telephone survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Giboreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Mikaël Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesslam Redjaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/26955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107936v1</w:t>
+                <w:t xml:space="preserve">hal-03199737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering the underlying typology of emergency departments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting Health via mHealth Applications Using a French Version of the Mobile App Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Freyssenge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Claustre</w:t>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Martinez</w:t>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Smentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-021-01305-x⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.e30480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/30480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251279v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Health via mHealth Applications Using a French Version of the Mobile App Rating Scale: Adaptation and Validation Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering the underlying typology of emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Smentek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+                <w:t xml:space="preserve">Marine Demarquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (8), pp.e30480. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/30480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-021-01305-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331985v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Proportion of Coronavirus Disease 2019 Contacts Among Households based on Individuals with Myocardial Infarction History: a cross-sectional telephone survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdesslam Redjaline</w:t>
+                <w:t xml:space="preserve">Agnes Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/26955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199737v1</w:t>
+                <w:t xml:space="preserve">hal-03107936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationale, development and implementation of the ReACanROC registry for out-of-hospital cardiac arrests in France and Canada</w:t>
               </w:r>
@@ -3906,51 +3906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Oral Prophylactic Measures on the Occurrence of Pre-Eclampsia (OP-PE) in High-Risk Pregnant Women: A Cluster Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Kanoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocely Gare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,90 +4053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Content Related to Oral Health Education on TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Smentek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (24), pp.13260. </w:t>
@@ -5363,51 +5363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-Related Differences in Management and Outcome of Acute Ischemic Stroke in Eligible Patients to Thrombolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6163,77 +6163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du Parcours de Soins suite à la mise à disposition d’emicizumab en officine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6524,402 +6524,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des facteurs de risque de sous-triage chez les patients traumatisés graves pris en charge par une équipe SMUR</w:t>
+                <w:t xml:space="preserve">Incidence du syndrome coronarien aigu avec sus-décalage du segment ST en période épidémique de grippe de 2012 à 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Benhamed</w:t>
+                <w:t xml:space="preserve">Yoann Perreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Claustre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+                <w:t xml:space="preserve">Eric Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine d’Urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Médecine d'Urgence, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence, Jun 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823868v1</w:t>
+                <w:t xml:space="preserve">hal-04823914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence du syndrome coronarien aigu avec sus-décalage du segment ST en période épidémique de grippe de 2012 à 2018</w:t>
+                <w:t xml:space="preserve">Morbi-mortalité du polytraumatisme chez les patients très âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Perreux</w:t>
+                <w:t xml:space="preserve">Robin Berthiau-Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonnefoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+                <w:t xml:space="preserve">Thomas Rimmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine d’Urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence, Jun 2021, paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence,, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823914v1</w:t>
+                <w:t xml:space="preserve">hal-04823900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morbi-mortalité du polytraumatisme chez les patients très âgés</w:t>
+                <w:t xml:space="preserve">Identification des facteurs de risque de sous-triage chez les patients traumatisés graves pris en charge par une équipe SMUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Berthiau-Jezequel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Claustre</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rimmelé</w:t>
+                <w:t xml:space="preserve">Clement Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine d’Urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence,, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française de Médecine d'Urgence, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823900v1</w:t>
+                <w:t xml:space="preserve">hal-04823868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge initiale de l’infarctus du myocarde chez les sujets jeunes et identification des facteurs de risque</w:t>
               </w:r>
@@ -7436,333 +7436,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douze obstacles au diagnostic précoce de la BPCO en France : analyse qualitative d’entretiens de patients, médecins généralistes et pneumologues (étude ABCD, Analysis of Barriers in COPD Diagnosis)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Delorme</w:t>
+                <w:t xml:space="preserve">Improving Precision of Societal Budget Impact Analysis of Emicizumab Delivery Options in France: Insights from the Hemivalue Study Using Real-World Data from the Paso Doble Demi Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Ajouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Touvron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ISPOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824019v1</w:t>
+                <w:t xml:space="preserve">hal-04824149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Precision of Societal Budget Impact Analysis of Emicizumab Delivery Options in France: Insights from the Hemivalue Study Using Real-World Data from the Paso Doble Demi Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Leleu</w:t>
+                <w:t xml:space="preserve">Douze obstacles au diagnostic précoce de la BPCO en France : analyse qualitative d’entretiens de patients, médecins généralistes et pneumologues (étude ABCD, Analysis of Barriers in COPD Diagnosis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roucoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Correia dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loic Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824149v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction des patients hémophiles vis-à-vis de la dispensation d’emicizumab en pharmacie d’officine ou hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Promé-Combel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7817,77 +7817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’évolution du Parcours de Soins suite à la mise à disposition d’emicizumab en pharmacie d’officine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Promé-Combel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,77 +8067,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction des hémophiles selon le lieu de dispensation d’emicizumab en ville ou à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,77 +8188,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget Impact of Making Emicizumab Available at the Community Pharmacy in Addition to the Hospital Pharmacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Ajouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8313,51 +8313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are gender disparities correlated with onset symptoms land use type among patients treated with r-tpa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8447,51 +8447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il des disparités rural/urbain en fonction du sexe chez les patients thrombolysés suite à un AVC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,51 +8572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité du transport infirmier interhospitalier (TIIH) par ambulance privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8706,51 +8706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of gender-related differences in management of stroke: evaluation of clinical practices in a French registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,51 +9228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBC0074E"/>
+    <w:nsid w:val="C5412F2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9459,51 +9459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-fraticelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2647-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312400X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lastmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2026.2626138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05012218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ajjouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touvron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2025.100550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04539853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chamouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clairaz-Mahiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Ferrera Bibas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54656" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04683087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cabon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roucoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lize Kiakouama Maleka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2024-002708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03872017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manzo-Silberman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouihed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Claustre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S2724-5683.22.06179-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04022949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prom&#233;-Combel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Agnellet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Dargaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/43091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04209714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Duport" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Volot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14857" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03833967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovsc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Motyka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114044" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03895751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benhamed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gossiome" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cesareo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-02186-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03608273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smenteck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35879" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03793615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanoute" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gare" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndame Dieng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912565" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03707340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamouard Val&#233;rie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraticelli Laurie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyssenge Julie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claustre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;grier Claude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03559164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-01882-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03738623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bouchut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000003038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03834681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heidet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deakin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Helmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2022.10.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03536448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa&#8208;eboule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bischoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emp2.12654" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03107936v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10020197" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03251279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demarquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01305-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03199737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Redjaline" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26955" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03247489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Grunau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon Cheskes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2020-211073" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocely Gare" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viennot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps4030061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03482605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03048401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boniol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chambost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Maiello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0249" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wiel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemermed.2020.06.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrouel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Conte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034520967933" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03037274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0235" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peiretti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Serre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-020-00744-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02994412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kleitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parneix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Daucourt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzz090" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique dos Reis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bassand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022776" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02447975v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000500901" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lougnon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bourgeois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Claustre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823914v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perreux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Berthiau-Jezequel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rimmel&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823926v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03080705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manzo-Silberman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chouihed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peiretti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claustre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/ehaa946.0547" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rieutort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis De Gaudemaris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769587v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Correia dos Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824019v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leleu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ajouri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Touvron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bergougnoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823971v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darlington" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brulavoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lebeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Lay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Levenfehlt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987319845581" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704465v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Bruno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fraticelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.478" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405638v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/tel-04824158v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-fraticelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2647-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312400X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lastmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2026.2626138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2025.100550" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05012218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leleu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ajjouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touvron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202975" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04539853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chamouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clairaz-Mahiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Ferrera Bibas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54656" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04683087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cabon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roucoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lize Kiakouama Maleka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2024-002708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03872017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manzo-Silberman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouihed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Claustre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S2724-5683.22.06179-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04022949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prom&#233;-Combel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Agnellet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Dargaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/43091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04209714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Duport" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Volot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14857" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03895751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benhamed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gossiome" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cesareo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-02186-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03833967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovsc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Motyka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03793615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanoute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndame Dieng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912565" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03608273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smenteck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35879" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03707340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamouard Val&#233;rie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraticelli Laurie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyssenge Julie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claustre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;grier Claude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03559164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-01882-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03738623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bouchut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000003038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03834681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heidet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deakin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Helmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2022.10.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03536448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa&#8208;eboule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bischoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emp2.12654" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03199737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martinez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Redjaline" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26955" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03251279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demarquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01305-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03107936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10020197" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03247489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Grunau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon Cheskes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2020-211073" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocely Gare" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viennot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps4030061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03482605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03048401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boniol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chambost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Maiello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0249" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wiel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemermed.2020.06.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrouel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Conte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034520967933" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03037274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0235" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peiretti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Serre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-020-00744-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02994412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kleitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parneix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Daucourt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzz090" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique dos Reis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bassand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022776" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02447975v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000500901" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lougnon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823914v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perreux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefoy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Berthiau-Jezequel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rimmel&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823868v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bourgeois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Claustre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823926v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03080705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manzo-Silberman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chouihed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peiretti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claustre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/ehaa946.0547" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rieutort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis De Gaudemaris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769587v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Correia dos Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leleu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ajouri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Touvron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bergougnoux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824019v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823971v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darlington" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brulavoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lebeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Lay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Levenfehlt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987319845581" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704465v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Bruno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fraticelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.478" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405638v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/tel-04824158v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>