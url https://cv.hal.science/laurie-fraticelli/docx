--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -324,862 +324,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to editorial “Oral health in southeast Asia: addressing inaccessibility”</w:t>
+                <w:t xml:space="preserve">Estimation of the budget impact of the dual dispensing circuit of emicizumab in France: The HemiValue study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lan</w:t>
+                <w:t xml:space="preserve">H Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">R Ajjouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Touvron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Chamouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Southeast Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lansea.2025.100550⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (2), pp.202975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961429v1</w:t>
+                <w:t xml:space="preserve">hal-05012218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the budget impact of the dual dispensing circuit of emicizumab in France: The HemiValue study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Leleu</w:t>
+                <w:t xml:space="preserve">Behavioral Profiles and Sociodemographic Predictors of Planetary Health Diet Engagement Among Health Care Professionals to Inform Public Health Promotion: Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Nugem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202975⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.e67633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/67633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012218v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Profiles and Sociodemographic Predictors of Planetary Health Diet Engagement Among Health Care Professionals to Inform Public Health Promotion: Cross-Sectional Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Response to editorial “Oral health in southeast Asia: addressing inaccessibility”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.e67633. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/67633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lansea.2025.100550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361824v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e63776-e63776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739676v1</w:t>
+                <w:t xml:space="preserve">hal-04763216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an e-Learning Program for Community Pharmacists for Dispensing Emicizumab (Hemlibra) in France: Nationwide Cross-Sectional Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felicia Ferrera Bibas</w:t>
+                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/54656⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.3495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539853v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of an e-Learning Program for Community Pharmacists for Dispensing Emicizumab (Hemlibra) in France: Nationwide Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chamouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina Saliasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lan</w:t>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
+                <w:t xml:space="preserve">Béatrice Clairaz-Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicia Ferrera Bibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.e63776-e63776. </w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e54656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/54656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763216v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of access to emicizumab (Hemlibra®) for people with haemophilia A in community and hospital pharmacies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1354,1233 +1354,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of atrial fibrillation in European emergency departments: insights from a prospective observational multicenter study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Care Pathway in the Context of the Dispensing of Emicizumab (Hemlibra) in Community Pharmacies in France: Protocol for a Cross-sectional Study Based on the Kirkpatrick Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Manzo-Silberman</w:t>
+                <w:t xml:space="preserve">Emilie Promé-Combel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Chouihed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+                <w:t xml:space="preserve">Eléonore Agnellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Claustre</w:t>
+                <w:t xml:space="preserve">Yesim Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerva Cardiology and Angiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S2724-5683.22.06179-8⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e43091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/43091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872017v1</w:t>
+                <w:t xml:space="preserve">hal-04022949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Care Pathway in the Context of the Dispensing of Emicizumab (Hemlibra) in Community Pharmacies in France: Protocol for a Cross-sectional Study Based on the Kirkpatrick Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the care pathway in the context of the dispensing of emicizumab (Hemlibra) in community and hospital pharmacies in France: A patient satisfaction survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chamouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Promé-Combel</w:t>
+                <w:t xml:space="preserve">Fabienne Volot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Agnellet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yesim Dargaud</w:t>
+                <w:t xml:space="preserve">Rémi Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/43091⟩</w:t>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hae.14857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022949v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the care pathway in the context of the dispensing of emicizumab (Hemlibra) in community and hospital pharmacies in France: A patient satisfaction survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+                <w:t xml:space="preserve">Assessment of atrial fibrillation in European emergency departments: insights from a prospective observational multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Manzo-Silberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Duport</w:t>
+                <w:t xml:space="preserve">Tahar Chouihed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Volot</w:t>
+                <w:t xml:space="preserve">Sandrine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Varin</w:t>
+                <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Minerva Cardiology and Angiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (4), pp.444-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hae.14857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23736/S2724-5683.22.06179-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209714v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Mobile Apps in the French App Store: Assessment Study of Functionality and Quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Knowledge, Attitudes and Practices Related to Medication, Antibiotics, and Vaccination among Public Service Population: National Survey Conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie-Eve Lvovsc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+                <w:t xml:space="preserve">Michel Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Motyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/41282⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (21), pp.14044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192114044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246759v1</w:t>
+                <w:t xml:space="preserve">hal-03833967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral-Hygiene-Related Mobile Apps in the French App Stores: Assessment of Functionality and Quality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk factors and mortality associated with undertriage after major trauma in a physician-led prehospital system: a retrospective multicentre cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+                <w:t xml:space="preserve">Axel Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+                <w:t xml:space="preserve">Amaury Gossiome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cesareo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19127293⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Emergency Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (4), pp.1707-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00068-022-02186-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695022v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors and mortality associated with undertriage after major trauma in a physician-led prehospital system: a retrospective multicentre cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Claustre</w:t>
+                <w:t xml:space="preserve">Mental Health Mobile Apps in the French App Store: Assessment Study of Functionality and Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Gossiome</w:t>
+                <w:t xml:space="preserve">Bernard Kabuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cesareo</w:t>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Emergency Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (4), pp.1707-1715. </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.e41282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00068-022-02186-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/41282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895751v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, Attitudes and Practices Related to Medication, Antibiotics, and Vaccination among Public Service Population: National Survey Conducted in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral-Hygiene-Related Mobile Apps in the French App Stores: Assessment of Functionality and Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie-Eve Lvovsc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+                <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lamure</w:t>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Motyka</w:t>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (21), pp.14044. </w:t>
+              <w:t xml:space="preserve">, 2022, 19 (12), pp.7293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192114044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19127293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833967v1</w:t>
+                <w:t xml:space="preserve">hal-03695022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Oral Hygiene-Related Mobile Apps for Children in Sub-Saharan Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrition-Related Mobile Apps in the French App Store: Assessment of Functionality and Quality (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Kanoute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Colette Smenteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Gare</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amadou Dieng</w:t>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912565⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/35879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793615v1</w:t>
+                <w:t xml:space="preserve">hal-03608273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition-Related Mobile Apps in the French App Store: Assessment of Functionality and Quality (Preprint)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Evaluation of Oral Hygiene-Related Mobile Apps for Children in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Gare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Smenteck</w:t>
+                <w:t xml:space="preserve">Serigne Ndame Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+                <w:t xml:space="preserve">Amadou Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/35879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608273v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHAREO study: Perceived and observed accessibility to therapeutic drugs used for treating patients with inherited bleeding disorders</w:t>
               </w:r>
@@ -2834,64 +2834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prehospital Tranexamic Acid in Major Pediatric Trauma Within a Physician-Led Emergency Medical Services System: A Multicenter Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gossiome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,64 +2981,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between location of out-of-hospital cardiac arrest, on-scene socioeconomic status, and accessibility to public automated defibrillators in two large metropolitan areas in Canada and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Heidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Deakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3141,51 +3141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Aboa‐eboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3230,563 +3230,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Proportion of Coronavirus Disease 2019 Contacts Among Households based on Individuals with Myocardial Infarction History: a cross-sectional telephone survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering the underlying typology of emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Demarquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdesslam Redjaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/26955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-021-01305-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199737v1</w:t>
+                <w:t xml:space="preserve">hal-03251279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Health via mHealth Applications Using a French Version of the Mobile App Rating Scale: Adaptation and Validation Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Darlington</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+                <w:t xml:space="preserve">Agnes Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/30480⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331985v1</w:t>
+                <w:t xml:space="preserve">hal-03107936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering the underlying typology of emergency departments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the Proportion of Coronavirus Disease 2019 Contacts Among Households based on Individuals with Myocardial Infarction History: a cross-sectional telephone survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesslam Redjaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-021-01305-x⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/26955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251279v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Promoting Health via mHealth Applications Using a French Version of the Mobile App Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Giboreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Colette Smentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.e30480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/30480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107936v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationale, development and implementation of the ReACanROC registry for out-of-hospital cardiac arrests in France and Canada</w:t>
               </w:r>
@@ -3906,51 +3906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Oral Prophylactic Measures on the Occurrence of Pre-Eclampsia (OP-PE) in High-Risk Pregnant Women: A Cluster Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Kanoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocely Gare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,90 +4053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Content Related to Oral Health Education on TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Smentek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (24), pp.13260. </w:t>
@@ -4187,51 +4187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des durées d’incapacité totale de travail attribuées par médecins légistes et urgentistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4302,459 +4302,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReACanROC: Towards the creation of a France–Canada research network for out-of-hospital cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentine Baert</w:t>
+                <w:t xml:space="preserve">Antiviral Activity of Reagents in Mouth Rinses against SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Campus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (2), pp.124-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022034520967933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975780v1</w:t>
+                <w:t xml:space="preserve">hal-04769536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time-Dependent Propensity Score Matching Approach to Assess Epinephrine Use on Patients Survival Within Out-of-Hospital Cardiac Arrest Care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ReACanROC: Towards the creation of a France–Canada research network for out-of-hospital cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Heidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheldon Cheskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Baert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éric Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jemermed.2020.06.016⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975784v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral Activity of Reagents in Mouth Rinses against SARS-CoV-2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Campus</w:t>
+                <w:t xml:space="preserve">A Time-Dependent Propensity Score Matching Approach to Assess Epinephrine Use on Patients Survival Within Out-of-Hospital Cardiac Arrest Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Chouihed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fisher</w:t>
+                <w:t xml:space="preserve">Éric Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100 (2), pp.124-132. </w:t>
+              <w:t xml:space="preserve">Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0022034520967933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jemermed.2020.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769536v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keys to Propensity Score Understanding for Clinicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,51 +4840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Peiretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kleitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bassand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Manzo-Silberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5363,64 +5363,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-Related Differences in Management and Outcome of Acute Ischemic Stroke in Eligible Patients to Thrombolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6163,103 +6163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du Parcours de Soins suite à la mise à disposition d’emicizumab en officine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yesim Dargaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2023, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6403,648 +6403,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Shock Index comme prédicteur du niveau de tri des traumatisés sévères ?</w:t>
+                <w:t xml:space="preserve">Identification des facteurs de risque de sous-triage chez les patients traumatisés graves pris en charge par une équipe SMUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Lougnon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Claustre</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine d’Urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française de Médecine d'Urgence, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823889v1</w:t>
+                <w:t xml:space="preserve">hal-04823868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence du syndrome coronarien aigu avec sus-décalage du segment ST en période épidémique de grippe de 2012 à 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Perreux</w:t>
+                <w:t xml:space="preserve">Morbi-mortalité du polytraumatisme chez les patients très âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Berthiau-Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rimmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine d’Urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence, Jun 2021, paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence,, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823914v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morbi-mortalité du polytraumatisme chez les patients très âgés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Berthiau-Jezequel</w:t>
+                <w:t xml:space="preserve">Incidence du syndrome coronarien aigu avec sus-décalage du segment ST en période épidémique de grippe de 2012 à 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Perreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine d’Urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence,, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence, Jun 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823900v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des facteurs de risque de sous-triage chez les patients traumatisés graves pris en charge par une équipe SMUR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en charge initiale de l’infarctus du myocarde chez les sujets jeunes et identification des facteurs de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Claustre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+                <w:t xml:space="preserve">Julie Bécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Peiretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine d’Urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Médecine d'Urgence, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823868v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge initiale de l’infarctus du myocarde chez les sujets jeunes et identification des facteurs de risque</w:t>
+                <w:t xml:space="preserve">Le Shock Index comme prédicteur du niveau de tri des traumatisés sévères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bécart</w:t>
+                <w:t xml:space="preserve">Zoé Lougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine d’Urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine d’Urgence, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823926v1</w:t>
+                <w:t xml:space="preserve">hal-04823889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of atrial fibrillation in emergency department</w:t>
               </w:r>
@@ -7311,51 +7311,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douze obstacles au diagnostic précoce de la BPCO en France : analyse qualitative d’entretiens de patients, médecins généralistes et pneumologues (étude ABCD, Analysis of Barriers in COPD Diagnosis).</w:t>
+                <w:t xml:space="preserve">Douze obstacles au diagnostic précoce de la BPCO en France : analyse qualitative d’entretiens de patients, médecins généralistes et pneumologues (étude ABCD, Analysis of Barriers in COPD Diagnosis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
@@ -7412,51 +7412,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769587v1</w:t>
+                <w:t xml:space="preserve">hal-04824019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Precision of Societal Budget Impact Analysis of Emicizumab Delivery Options in France: Insights from the Hemivalue Study Using Real-World Data from the Paso Doble Demi Study</w:t>
               </w:r>
@@ -7561,51 +7561,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douze obstacles au diagnostic précoce de la BPCO en France : analyse qualitative d’entretiens de patients, médecins généralistes et pneumologues (étude ABCD, Analysis of Barriers in COPD Diagnosis)</w:t>
+                <w:t xml:space="preserve">Douze obstacles au diagnostic précoce de la BPCO en France : analyse qualitative d’entretiens de patients, médecins généralistes et pneumologues (étude ABCD, Analysis of Barriers in COPD Diagnosis).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
@@ -7662,120 +7662,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824019v1</w:t>
+                <w:t xml:space="preserve">hal-04769587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction des patients hémophiles vis-à-vis de la dispensation d’emicizumab en pharmacie d’officine ou hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Promé-Combel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7817,90 +7817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’évolution du Parcours de Soins suite à la mise à disposition d’emicizumab en pharmacie d’officine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Promé-Combel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8067,103 +8067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction des hémophiles selon le lieu de dispensation d’emicizumab en ville ou à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yesim Dargaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8313,77 +8313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are gender disparities correlated with onset symptoms land use type among patients treated with r-tpa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8447,77 +8447,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il des disparités rural/urbain en fonction du sexe chez les patients thrombolysés suite à un AVC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,77 +8572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité du transport infirmier interhospitalier (TIIH) par ambulance privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basset Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8706,51 +8706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of gender-related differences in management of stroke: evaluation of clinical practices in a French registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,51 +9228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5412F2B"/>
+    <w:nsid w:val="C99F1EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9459,51 +9459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-fraticelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2647-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312400X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lastmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2026.2626138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2025.100550" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05012218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leleu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ajjouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touvron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202975" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04539853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chamouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clairaz-Mahiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Ferrera Bibas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54656" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04683087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cabon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roucoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lize Kiakouama Maleka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2024-002708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03872017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manzo-Silberman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouihed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Claustre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S2724-5683.22.06179-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04022949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prom&#233;-Combel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Agnellet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Dargaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/43091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04209714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Duport" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Volot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14857" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03895751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benhamed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gossiome" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cesareo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-02186-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03833967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovsc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Motyka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03793615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanoute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndame Dieng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912565" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03608273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smenteck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35879" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03707340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamouard Val&#233;rie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraticelli Laurie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyssenge Julie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claustre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;grier Claude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03559164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-01882-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03738623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bouchut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000003038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03834681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heidet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deakin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Helmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2022.10.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03536448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa&#8208;eboule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bischoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emp2.12654" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03199737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martinez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Redjaline" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26955" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03251279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demarquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01305-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03107936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10020197" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03247489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Grunau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon Cheskes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2020-211073" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocely Gare" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viennot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps4030061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03482605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03048401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boniol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chambost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Maiello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0249" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wiel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemermed.2020.06.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrouel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Conte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034520967933" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03037274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0235" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peiretti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Serre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-020-00744-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02994412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kleitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parneix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Daucourt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzz090" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique dos Reis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bassand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022776" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02447975v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000500901" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lougnon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823914v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perreux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefoy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Berthiau-Jezequel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rimmel&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823868v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bourgeois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Claustre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823926v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03080705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manzo-Silberman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chouihed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peiretti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claustre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/ehaa946.0547" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rieutort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis De Gaudemaris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769587v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Correia dos Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leleu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ajouri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Touvron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bergougnoux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824019v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823971v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darlington" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brulavoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lebeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Lay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Levenfehlt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987319845581" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704465v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Bruno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fraticelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.478" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405638v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/tel-04824158v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-fraticelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2647-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312400X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lastmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2026.2626138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05012218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ajjouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touvron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2025.100550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04539853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chamouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clairaz-Mahiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Ferrera Bibas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54656" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04683087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cabon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roucoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lize Kiakouama Maleka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2024-002708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04022949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prom&#233;-Combel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Agnellet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Dargaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/43091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04209714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Duport" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Volot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14857" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03872017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manzo-Silberman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouihed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Claustre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S2724-5683.22.06179-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03833967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovsc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Motyka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114044" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03895751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benhamed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gossiome" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cesareo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-02186-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03608273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smenteck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35879" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03793615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanoute" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gare" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndame Dieng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912565" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03707340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamouard Val&#233;rie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraticelli Laurie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyssenge Julie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claustre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;grier Claude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03559164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-01882-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03738623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bouchut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000003038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03834681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heidet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deakin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Helmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2022.10.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03536448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa&#8208;eboule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bischoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emp2.12654" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03251279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demarquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01305-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03107936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10020197" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03199737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Redjaline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26955" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03247489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Grunau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon Cheskes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2020-211073" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocely Gare" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viennot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps4030061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03482605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03048401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boniol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chambost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Maiello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0249" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrouel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Conte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034520967933" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wiel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemermed.2020.06.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03037274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0235" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peiretti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Serre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-020-00744-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02994412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kleitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parneix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Daucourt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzz090" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique dos Reis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bassand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022776" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02447975v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000500901" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823868v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bourgeois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Claustre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823900v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Berthiau-Jezequel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rimmel&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823914v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perreux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefoy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823926v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823889v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lougnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03080705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manzo-Silberman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chouihed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peiretti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claustre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/ehaa946.0547" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rieutort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis De Gaudemaris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824019v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Correia dos Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leleu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ajouri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Touvron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bergougnoux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769587v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823971v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darlington" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brulavoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lebeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Lay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Levenfehlt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987319845581" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704465v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Bruno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fraticelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.478" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405638v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/tel-04824158v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>