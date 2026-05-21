--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -705,481 +705,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ina Saliasi</w:t>
+                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.3495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763216v1</w:t>
+                <w:t xml:space="preserve">hal-04739676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Lan</w:t>
+                <w:t xml:space="preserve">Evaluation of an e-Learning Program for Community Pharmacists for Dispensing Emicizumab (Hemlibra) in France: Nationwide Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chamouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clairaz-Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicia Ferrera Bibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e54656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/54656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739676v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an e-Learning Program for Community Pharmacists for Dispensing Emicizumab (Hemlibra) in France: Nationwide Cross-Sectional Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Clairaz-Mahiou</w:t>
+                <w:t xml:space="preserve">Maryem Rhanoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicia Ferrera Bibas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.e54656. </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e63776-e63776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/54656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/63776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539853v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of access to emicizumab (Hemlibra®) for people with haemophilia A in community and hospital pharmacies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1373,51 +1373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Care Pathway in the Context of the Dispensing of Emicizumab (Hemlibra) in Community Pharmacies in France: Protocol for a Cross-sectional Study Based on the Kirkpatrick Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Promé-Combel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,64 +1494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the care pathway in the context of the dispensing of emicizumab (Hemlibra) in community and hospital pharmacies in France: A patient satisfaction survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,338 +1756,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, Attitudes and Practices Related to Medication, Antibiotics, and Vaccination among Public Service Population: National Survey Conducted in France</w:t>
+                <w:t xml:space="preserve">Risk factors and mortality associated with undertriage after major trauma in a physician-led prehospital system: a retrospective multicentre cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie-Eve Lvovsc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Carrouel</w:t>
+                <w:t xml:space="preserve">Axel Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
+                <w:t xml:space="preserve">Amaury Gossiome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lamure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Motyka</w:t>
+                <w:t xml:space="preserve">Eric Cesareo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192114044⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Emergency Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (4), pp.1707-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00068-022-02186-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833967v1</w:t>
+                <w:t xml:space="preserve">hal-03895751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors and mortality associated with undertriage after major trauma in a physician-led prehospital system: a retrospective multicentre cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge, Attitudes and Practices Related to Medication, Antibiotics, and Vaccination among Public Service Population: National Survey Conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie-Eve Lvovsc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Benhamed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Claustre</w:t>
+                <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Gossiome</w:t>
+                <w:t xml:space="preserve">Michel Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cesareo</w:t>
+                <w:t xml:space="preserve">Geneviève Motyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Emergency Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (4), pp.1707-1715. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (21), pp.14044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00068-022-02186-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192114044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895751v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Health Mobile Apps in the French App Store: Assessment Study of Functionality and Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Du Sartz de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2292,295 +2292,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition-Related Mobile Apps in the French App Store: Assessment of Functionality and Quality (Preprint)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Oral Hygiene-Related Mobile Apps for Children in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Smenteck</w:t>
+                <w:t xml:space="preserve">Aida Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carrouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dussart</w:t>
+                <w:t xml:space="preserve">Jocelyne Gare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Ndame Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/35879⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608273v1</w:t>
+                <w:t xml:space="preserve">hal-03793615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Oral Hygiene-Related Mobile Apps for Children in Sub-Saharan Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Gare</w:t>
+                <w:t xml:space="preserve">Nutrition-Related Mobile Apps in the French App Store: Assessment of Functionality and Quality (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Ndame Dieng</w:t>
+                <w:t xml:space="preserve">Colette Smenteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Dieng</w:t>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/35879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793615v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHAREO study: Perceived and observed accessibility to therapeutic drugs used for treating patients with inherited bleeding disorders</w:t>
               </w:r>
@@ -2834,51 +2834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prehospital Tranexamic Acid in Major Pediatric Trauma Within a Physician-Led Emergency Medical Services System: A Multicenter Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gossiome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,51 +2981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between location of out-of-hospital cardiac arrest, on-scene socioeconomic status, and accessibility to public automated defibrillators in two large metropolitan areas in Canada and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Heidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,563 +3230,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering the underlying typology of emergency departments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the Proportion of Coronavirus Disease 2019 Contacts Among Households based on Individuals with Myocardial Infarction History: a cross-sectional telephone survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Demarquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Claustre</w:t>
+                <w:t xml:space="preserve">Mikaël Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Martinez</w:t>
+                <w:t xml:space="preserve">Abdesslam Redjaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-021-01305-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/26955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251279v1</w:t>
+                <w:t xml:space="preserve">hal-03199737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting Health via mHealth Applications Using a French Version of the Mobile App Rating Scale: Adaptation and Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Saliasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Giboreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+                <w:t xml:space="preserve">Emily Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Smentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.e30480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/30480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107936v1</w:t>
+                <w:t xml:space="preserve">hal-03331985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Proportion of Coronavirus Disease 2019 Contacts Among Households based on Individuals with Myocardial Infarction History: a cross-sectional telephone survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering the underlying typology of emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Demarquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdesslam Redjaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/26955⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-021-01305-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199737v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Health via mHealth Applications Using a French Version of the Mobile App Rating Scale: Adaptation and Validation Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition as a Key Modifiable Factor for Periodontitis and Main Chronic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emily Darlington</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Smentek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+                <w:t xml:space="preserve">Agnes Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (8), pp.e30480. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/30480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10020197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331985v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationale, development and implementation of the ReACanROC registry for out-of-hospital cardiac arrests in France and Canada</w:t>
               </w:r>
@@ -3906,51 +3906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Oral Prophylactic Measures on the Occurrence of Pre-Eclampsia (OP-PE) in High-Risk Pregnant Women: A Cluster Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Kanoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocely Gare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,51 +4053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Content Related to Oral Health Education on TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Smentek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,51 +5363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-Related Differences in Management and Outcome of Acute Ischemic Stroke in Eligible Patients to Thrombolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6163,77 +6163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du Parcours de Soins suite à la mise à disposition d’emicizumab en officine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6403,277 +6403,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des facteurs de risque de sous-triage chez les patients traumatisés graves pris en charge par une équipe SMUR</w:t>
+                <w:t xml:space="preserve">Morbi-mortalité du polytraumatisme chez les patients très âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Benhamed</w:t>
+                <w:t xml:space="preserve">Robin Berthiau-Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Claustre</w:t>
+                <w:t xml:space="preserve">Thomas Rimmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine d’Urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Médecine d'Urgence, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence,, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823868v1</w:t>
+                <w:t xml:space="preserve">hal-04823900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morbi-mortalité du polytraumatisme chez les patients très âgés</w:t>
+                <w:t xml:space="preserve">Identification des facteurs de risque de sous-triage chez les patients traumatisés graves pris en charge par une équipe SMUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Berthiau-Jezequel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Claustre</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rimmelé</w:t>
+                <w:t xml:space="preserve">Clement Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine d’Urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Médecine d’Urgence,, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française de Médecine d'Urgence, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823900v1</w:t>
+                <w:t xml:space="preserve">hal-04823868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du syndrome coronarien aigu avec sus-décalage du segment ST en période épidémique de grippe de 2012 à 2018</w:t>
               </w:r>
@@ -7311,277 +7311,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douze obstacles au diagnostic précoce de la BPCO en France : analyse qualitative d’entretiens de patients, médecins généralistes et pneumologues (étude ABCD, Analysis of Barriers in COPD Diagnosis)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Precision of Societal Budget Impact Analysis of Emicizumab Delivery Options in France: Insights from the Hemivalue Study Using Real-World Data from the Paso Doble Demi Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Correia dos Santos</w:t>
+                <w:t xml:space="preserve">Henri Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Delorme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Fraticelli</w:t>
+                <w:t xml:space="preserve">Roula Ajouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Touvron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ISPOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824019v1</w:t>
+                <w:t xml:space="preserve">hal-04824149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Precision of Societal Budget Impact Analysis of Emicizumab Delivery Options in France: Insights from the Hemivalue Study Using Real-World Data from the Paso Doble Demi Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Leleu</w:t>
+                <w:t xml:space="preserve">Douze obstacles au diagnostic précoce de la BPCO en France : analyse qualitative d’entretiens de patients, médecins généralistes et pneumologues (étude ABCD, Analysis of Barriers in COPD Diagnosis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roucoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Correia dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loic Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824149v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douze obstacles au diagnostic précoce de la BPCO en France : analyse qualitative d’entretiens de patients, médecins généralistes et pneumologues (étude ABCD, Analysis of Barriers in COPD Diagnosis).</w:t>
               </w:r>
@@ -7593,64 +7593,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Correia dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7692,77 +7692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction des patients hémophiles vis-à-vis de la dispensation d’emicizumab en pharmacie d’officine ou hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Promé-Combel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7817,77 +7817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’évolution du Parcours de Soins suite à la mise à disposition d’emicizumab en pharmacie d’officine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Promé-Combel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,77 +8067,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction des hémophiles selon le lieu de dispensation d’emicizumab en ville ou à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chamouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,77 +8188,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget Impact of Making Emicizumab Available at the Community Pharmacy in Addition to the Hospital Pharmacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Ajouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8313,51 +8313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are gender disparities correlated with onset symptoms land use type among patients treated with r-tpa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8447,51 +8447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il des disparités rural/urbain en fonction du sexe chez les patients thrombolysés suite à un AVC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,51 +8572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité du transport infirmier interhospitalier (TIIH) par ambulance privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8706,51 +8706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of gender-related differences in management of stroke: evaluation of clinical practices in a French registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,51 +9228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C99F1EC2"/>
+    <w:nsid w:val="C3EF65FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9459,51 +9459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-fraticelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2647-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312400X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lastmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2026.2626138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05012218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ajjouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touvron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2025.100550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04539853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chamouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clairaz-Mahiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Ferrera Bibas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54656" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04683087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cabon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roucoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lize Kiakouama Maleka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2024-002708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04022949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prom&#233;-Combel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Agnellet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Dargaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/43091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04209714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Duport" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Volot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14857" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03872017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manzo-Silberman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouihed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Claustre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S2724-5683.22.06179-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03833967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovsc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Motyka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114044" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03895751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benhamed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gossiome" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cesareo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-02186-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03608273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smenteck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35879" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03793615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanoute" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gare" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndame Dieng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912565" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03707340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamouard Val&#233;rie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraticelli Laurie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyssenge Julie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claustre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;grier Claude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03559164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-01882-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03738623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bouchut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000003038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03834681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heidet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deakin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Helmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2022.10.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03536448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa&#8208;eboule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bischoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emp2.12654" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03251279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demarquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01305-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03107936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10020197" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03199737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Redjaline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26955" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03247489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Grunau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon Cheskes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2020-211073" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocely Gare" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viennot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps4030061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03482605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03048401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boniol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chambost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Maiello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0249" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrouel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Conte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034520967933" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wiel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemermed.2020.06.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03037274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0235" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peiretti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Serre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-020-00744-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02994412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kleitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parneix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Daucourt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzz090" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique dos Reis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bassand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022776" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02447975v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000500901" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823868v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bourgeois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Claustre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823900v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Berthiau-Jezequel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rimmel&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823914v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perreux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefoy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823926v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823889v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lougnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03080705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manzo-Silberman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chouihed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peiretti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claustre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/ehaa946.0547" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rieutort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis De Gaudemaris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824019v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Correia dos Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leleu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ajouri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Touvron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bergougnoux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769587v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823971v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darlington" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brulavoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lebeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Lay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Levenfehlt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987319845581" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704465v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Bruno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fraticelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.478" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405638v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/tel-04824158v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-fraticelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2647-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312400X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Basbous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lastmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20002297.2026.2626138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05012218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ajjouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touvron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lansea.2025.100550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04539853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chamouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clairaz-Mahiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Ferrera Bibas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54656" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04683087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cabon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roucoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lize Kiakouama Maleka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2024-002708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04022949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prom&#233;-Combel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Agnellet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Dargaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/43091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04209714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Duport" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Volot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14857" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03872017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manzo-Silberman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouihed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Claustre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S2724-5683.22.06179-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03895751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benhamed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gossiome" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cesareo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-02186-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03833967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie-Eve Lvovsc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Motyka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03793615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kanoute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndame Dieng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912565" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03608273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smenteck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35879" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03707340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamouard Val&#233;rie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraticelli Laurie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyssenge Julie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claustre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;grier Claude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03559164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-022-01882-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03738623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Jacquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bouchut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000003038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03834681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heidet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deakin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Helmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2022.10.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03536448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa&#8208;eboule" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bischoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emp2.12654" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03199737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martinez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Redjaline" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26955" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03251279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demarquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01305-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03107936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10020197" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03247489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Grunau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon Cheskes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2020-211073" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocely Gare" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viennot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps4030061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03482605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03048401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boniol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chambost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Maiello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0249" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrouel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Conte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034520967933" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wiel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemermed.2020.06.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03037274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0235" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peiretti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Serre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-020-00744-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02994412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kleitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parneix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Daucourt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzz090" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique dos Reis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bassand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022776" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02447975v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000500901" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor&#233;lie Salque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darlington-Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Olivo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823900v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Berthiau-Jezequel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rimmel&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823868v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bourgeois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Claustre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823914v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perreux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefoy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823926v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823889v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lougnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03080705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manzo-Silberman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chouihed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peiretti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claustre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/ehaa946.0547" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rieutort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis De Gaudemaris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824149v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leleu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ajouri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Touvron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bergougnoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824019v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Correia dos Santos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04769587v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823971v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darlington" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brulavoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lebeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04823989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04824145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Lay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Levenfehlt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987319845581" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704465v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Bruno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fraticelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.478" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405638v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/tel-04824158v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>