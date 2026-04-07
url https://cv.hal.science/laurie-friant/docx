--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -247,329 +247,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action de groupe en matière de santé fait son apparition dans les juridictions françaises</w:t>
+                <w:t xml:space="preserve">Regard rétrospectif sur les crises du droit de la responsabilité civile aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738258v1</w:t>
+                <w:t xml:space="preserve">hal-03738260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccin et droit à l'aune de la Covid-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La politique française de protection des risques engendrés par les pesticides sanctionnée par le Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des contrats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 03, https://lext.so/RDC200w6</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503715v1</w:t>
+                <w:t xml:space="preserve">hal-03738259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard rétrospectif sur les crises du droit de la responsabilité civile aux États-Unis</w:t>
+                <w:t xml:space="preserve">L’action de groupe en matière de santé fait son apparition dans les juridictions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738260v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique française de protection des risques engendrés par les pesticides sanctionnée par le Conseil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccin et droit à l'aune de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Creteau-Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, https://lext.so/RDC200w6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738259v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds d’indemnisation des victimes de pesticides</w:t>
               </w:r>
@@ -700,96 +700,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03437786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité du diagnostiqueur immobilier : l’étendue du préjudice réparable est fonction de la nature du défaut non décelé. Note sous Civ 3 , 21 novembre 2019, n° 18-23.251</w:t>
+                <w:t xml:space="preserve">L’indemnisation extrajuridictionnelle des victimes du Valproate de sodium (Dépakine) ou de ses dérivés : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885977v1</w:t>
+                <w:t xml:space="preserve">hal-02893322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’absence d’actualisation des informations relatives aux risques lors de la conclusion de l’acte authentique fait obstacle à la perfection de la vente. Note sous Cass. 3e civ., 19 sept. 2019, nos 18-16700, 18-16935 et 18-17562.</w:t>
               </w:r>
@@ -838,234 +838,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tort Reform : la remise en cause radicale du droit de la responsabilité civile par la doctrine anglo-américaine</w:t>
+                <w:t xml:space="preserve">Responsabilité du diagnostiqueur immobilier : l’étendue du préjudice réparable est fonction de la nature du défaut non décelé. Note sous Civ 3 , 21 novembre 2019, n° 18-23.251</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183067v1</w:t>
+                <w:t xml:space="preserve">hal-02885977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valproate de sodium (Dépakine) : la responsabilité de l'État engagée pour la première fois devant une juridiction administrative</w:t>
+                <w:t xml:space="preserve">Tort Reform : la remise en cause radicale du droit de la responsabilité civile par la doctrine anglo-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045565v1</w:t>
+                <w:t xml:space="preserve">hal-03183067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’indemnisation extrajuridictionnelle des victimes du Valproate de sodium (Dépakine) ou de ses dérivés : bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Valproate de sodium (Dépakine) : la responsabilité de l'État engagée pour la première fois devant une juridiction administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893322v1</w:t>
+                <w:t xml:space="preserve">hal-03045565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1862,51 +1862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences gynécologiques et obstétricales saisies par le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.045.0141" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Creteau-Albert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Allain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.045.0141" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Creteau-Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885977v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Allain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>