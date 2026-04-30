--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -247,329 +247,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard rétrospectif sur les crises du droit de la responsabilité civile aux États-Unis</w:t>
+                <w:t xml:space="preserve">L’action de groupe en matière de santé fait son apparition dans les juridictions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738260v1</w:t>
+                <w:t xml:space="preserve">hal-03738258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique française de protection des risques engendrés par les pesticides sanctionnée par le Conseil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccin et droit à l'aune de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Creteau-Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, https://lext.so/RDC200w6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738259v1</w:t>
+                <w:t xml:space="preserve">hal-05503715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action de groupe en matière de santé fait son apparition dans les juridictions françaises</w:t>
+                <w:t xml:space="preserve">Regard rétrospectif sur les crises du droit de la responsabilité civile aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738258v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccin et droit à l'aune de la Covid-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La politique française de protection des risques engendrés par les pesticides sanctionnée par le Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des contrats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 03, https://lext.so/RDC200w6</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503715v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds d’indemnisation des victimes de pesticides</w:t>
               </w:r>
@@ -700,372 +700,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03437786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’indemnisation extrajuridictionnelle des victimes du Valproate de sodium (Dépakine) ou de ses dérivés : bilan et perspectives</w:t>
+                <w:t xml:space="preserve">L’absence d’actualisation des informations relatives aux risques lors de la conclusion de l’acte authentique fait obstacle à la perfection de la vente. Note sous Cass. 3e civ., 19 sept. 2019, nos 18-16700, 18-16935 et 18-17562.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893322v1</w:t>
+                <w:t xml:space="preserve">hal-02910923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’absence d’actualisation des informations relatives aux risques lors de la conclusion de l’acte authentique fait obstacle à la perfection de la vente. Note sous Cass. 3e civ., 19 sept. 2019, nos 18-16700, 18-16935 et 18-17562.</w:t>
+                <w:t xml:space="preserve">Responsabilité du diagnostiqueur immobilier : l’étendue du préjudice réparable est fonction de la nature du défaut non décelé. Note sous Civ 3 , 21 novembre 2019, n° 18-23.251</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910923v1</w:t>
+                <w:t xml:space="preserve">hal-02885977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité du diagnostiqueur immobilier : l’étendue du préjudice réparable est fonction de la nature du défaut non décelé. Note sous Civ 3 , 21 novembre 2019, n° 18-23.251</w:t>
+                <w:t xml:space="preserve">Tort Reform : la remise en cause radicale du droit de la responsabilité civile par la doctrine anglo-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885977v1</w:t>
+                <w:t xml:space="preserve">hal-03183067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tort Reform : la remise en cause radicale du droit de la responsabilité civile par la doctrine anglo-américaine</w:t>
+                <w:t xml:space="preserve">Valproate de sodium (Dépakine) : la responsabilité de l'État engagée pour la première fois devant une juridiction administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183067v1</w:t>
+                <w:t xml:space="preserve">hal-03045565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valproate de sodium (Dépakine) : la responsabilité de l'État engagée pour la première fois devant une juridiction administrative</w:t>
+                <w:t xml:space="preserve">L’indemnisation extrajuridictionnelle des victimes du Valproate de sodium (Dépakine) ou de ses dérivés : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045565v1</w:t>
+                <w:t xml:space="preserve">hal-02893322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1862,51 +1862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences gynécologiques et obstétricales saisies par le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.045.0141" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Creteau-Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885977v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Allain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.045.0141" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Creteau-Albert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Allain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>