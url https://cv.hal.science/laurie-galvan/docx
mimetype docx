--- v1 (2026-03-29)
+++ v2 (2026-04-24)
@@ -4618,51 +4618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAD3715A"/>
+    <w:nsid w:val="1DA806BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>