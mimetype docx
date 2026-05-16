--- v2 (2026-04-24)
+++ v3 (2026-05-16)
@@ -1435,51 +1435,51 @@
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/ENEURO.0008-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459863v1</w:t>
+                <w:t xml:space="preserve">hal-02459736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced GABAergic Inputs Contribute to Functional Alterations of Cholinergic Interneurons in the R6/2 Mouse Model of Huntington’s Disease</w:t>
               </w:r>
@@ -1569,51 +1569,51 @@
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/ENEURO.0008-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459736v1</w:t>
+                <w:t xml:space="preserve">hal-02459863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAKMIP1, a Novel Regulator of Neuronal Translation, Modulates Synaptic Function and Autistic-like Behaviors in Mouse</w:t>
               </w:r>
@@ -4618,51 +4618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DA806BD"/>
+    <w:nsid w:val="7488EC45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4849,51 +4849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-galvan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7851-0102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153575050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Galvan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2026.1717636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Fernandes-Gomes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Huot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Balbous-Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Balado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Huot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Estrada-S&#225;nchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rebec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1138712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#239;sterrena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042294" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maisterrena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-00412-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Carrillo-de Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Holley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Kamdjou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cepeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Planques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv384" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Joshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Parievsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0008-14.2015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamee&#160;m. Berg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhoon Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.10.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.11.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Huynh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.hd.ec3547da1c2a520ba959ee7bf8bdd202" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Damiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Diguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena d'Aurelio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt242" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad'A Lepejov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.01.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PJDBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHD-2012-120009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Espallergues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rana-Poussine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Tm Maurice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.09.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZVH276H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#233;glon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.07.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N193WLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Holley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepeda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Levine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Carrillo-de Sauvage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cepeda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Geschwind" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G K Akopian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534692v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Chald&#233;e d'Abbas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lepejov&#224;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galvan L." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard M.-C." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chald&#233;e M. De" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auregan G." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Chaldee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auregan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;s. Levine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04092110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA11T024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-galvan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7851-0102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153575050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Galvan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2026.1717636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Fernandes-Gomes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Huot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Balbous-Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Balado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Huot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Estrada-S&#225;nchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rebec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1138712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#239;sterrena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042294" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maisterrena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-00412-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Carrillo-de Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Holley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Kamdjou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cepeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Boussicault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Planques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv384" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Joshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Parievsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0008-14.2015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamee&#160;m. Berg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhoon Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.10.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.11.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Huynh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.hd.ec3547da1c2a520ba959ee7bf8bdd202" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Damiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Diguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena d'Aurelio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt242" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad'A Lepejov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.01.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PJDBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHD-2012-120009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Espallergues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rana-Poussine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Tm Maurice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.09.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZVH276H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#233;glon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.07.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N193WLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Holley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepeda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Levine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Carrillo-de Sauvage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cepeda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Geschwind" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G K Akopian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534692v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Chald&#233;e d'Abbas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lepejov&#224;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galvan L." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard M.-C." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chald&#233;e M. De" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auregan G." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Chaldee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auregan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;s. Levine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04092110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA11T024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>