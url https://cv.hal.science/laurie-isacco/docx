--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -370,325 +370,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the roles of body composition, energy expenditure and substrate metabolism in the control of daily energy intake in adolescents with obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appetite-Control and Eating-Behavior Traits Might Not Be Impacted by a Single Weight-Cycling Episode in Weight-Cycling Athletes: Results of the Wave Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thivel</w:t>
+                <w:t xml:space="preserve">Inès Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hackney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hopkins</w:t>
+                <w:t xml:space="preserve">Graham Finlayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lazzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Moore</w:t>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-025-01740-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.372-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194334v1</w:t>
+                <w:t xml:space="preserve">hal-05273218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appetite-Control and Eating-Behavior Traits Might Not Be Impacted by a Single Weight-Cycling Episode in Weight-Cycling Athletes: Results of the Wave Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bagot</w:t>
+                <w:t xml:space="preserve">Examining the roles of body composition, energy expenditure and substrate metabolism in the control of daily energy intake in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hackney</w:t>
+                <w:t xml:space="preserve">S. Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Finlayson</w:t>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elora Fournier</w:t>
+                <w:t xml:space="preserve">H. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (3), pp.372-384. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (6), pp.1076-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-025-01740-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273218v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute simulated weight gain might not increase the energy cost of walking in adolescents with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,563 +906,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved walking energy efficiency might persist in presence of simulated full weight regain after multidisciplinary weight loss in adolescents with obesity: the POWELL study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Ennequin</w:t>
+                <w:t xml:space="preserve">Dietary- but not exercise-induced acute iso-energetic deficit result in short-term appetitive compensatory responses in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Siroux</w:t>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ratel</w:t>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-023-01427-w⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.106401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2022.106401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404621v1</w:t>
+                <w:t xml:space="preserve">hal-04126985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight loss does not affect the sit-to-stand metabolic cost in adolescents with obesity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Siroux</w:t>
+                <w:t xml:space="preserve">Is dieting a risk for higher weight gain in normal-weight individual? A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Boscaro</w:t>
+                <w:t xml:space="preserve">Jennifer Lynn Miles-Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123 (11), pp.2511-2523. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05247-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114523000132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323816v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is dieting a risk for higher weight gain in normal-weight individual? A systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weight loss does not affect the sit-to-stand metabolic cost in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Pélissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bagot</w:t>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lynn Miles-Chan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Audrey Boscaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-23. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (11), pp.2511-2523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114523000132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05247-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126969v1</w:t>
+                <w:t xml:space="preserve">hal-04323816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary- but not exercise-induced acute iso-energetic deficit result in short-term appetitive compensatory responses in adolescents with obesity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léna Pélissier</w:t>
+                <w:t xml:space="preserve">Improved walking energy efficiency might persist in presence of simulated full weight regain after multidisciplinary weight loss in adolescents with obesity: the POWELL study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+                <w:t xml:space="preserve">C. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyne Charlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Siroux</w:t>
+                <w:t xml:space="preserve">S. Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 181, pp.106401. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2022.106401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-023-01427-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126985v1</w:t>
+                <w:t xml:space="preserve">hal-04404621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically active men present a healthier cardiometabolic profile in response to a balanced meal compared to inactive men</w:t>
               </w:r>
@@ -1693,563 +1693,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cost of walking and body composition changes during a 9-month multidisciplinary weight reduction program and 4-month follow-up in adolescents with obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of protein-energy partitioning with body weight and body composition changes in adolescents with severe obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia d'Alleva</w:t>
+                <w:t xml:space="preserve">Stefano Lazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gonnelli</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/apnm-2021-0273⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (11), pp.2021-2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-022-01218-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437320v1</w:t>
+                <w:t xml:space="preserve">hal-03842353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of protein-energy partitioning with body weight and body composition changes in adolescents with severe obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Isacco</w:t>
+                <w:t xml:space="preserve">Energy cost of walking and body composition changes during a 9-month multidisciplinary weight reduction program and 4-month follow-up in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia d'Alleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Lazzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Federica Gonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Filippo Vaccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (11), pp.2021-2028. </w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.60-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-022-01218-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2021-0273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842353v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acute dietary- versus combined dietary and exercise-induced energy deficits on subsequent energy intake, appetite and food reward in adolescents with obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of body weight change affect weight loss during a multidisciplinary intervention in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Pélissier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Boscaro</w:t>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113650⟩</w:t>
+              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (5), pp.400-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568795v1</w:t>
+                <w:t xml:space="preserve">hal-04127031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of body weight change affect weight loss during a multidisciplinary intervention in adolescents with obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Masurier</w:t>
+                <w:t xml:space="preserve">Effect of acute dietary- versus combined dietary and exercise-induced energy deficits on subsequent energy intake, appetite and food reward in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boscaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (5), pp.400-406. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.113650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127031v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiometabolic and neuromuscular analyses of the sit-to-stand transition to question its role in reducing sedentary patterns</w:t>
               </w:r>
@@ -2463,265 +2463,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiometabolic efficacy of multidisciplinary weight loss interventions is not altered in adolescents with obesity initially diagnosed or with a persistent metabolic syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the different hormonal status changes during their life on fat mass localisation in women: a narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Khammassi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2020.12.008⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13813455.2021.1933045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229510v1</w:t>
+                <w:t xml:space="preserve">hal-03422746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the different hormonal status changes during their life on fat mass localisation in women: a narrative review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+                <w:t xml:space="preserve">Cardiometabolic efficacy of multidisciplinary weight loss interventions is not altered in adolescents with obesity initially diagnosed or with a persistent metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Khammassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Raimunda Damaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piotr Matlosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13813455.2021.1933045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2020.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422746v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-Water Effects on Energy Balance in Healthy Women During Aqua-Cycling</w:t>
               </w:r>
@@ -2733,51 +2733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicole Fearnbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,51 +2867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fearnbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,51 +3109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet- but not exercise-induced iso-energetic deficit induces compensatory appetitive responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,265 +3371,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary weight loss intervention in obese adolescents with and without sleep-disordered breathing improves cardiometabolic health, whether SDB was normalized or not</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavia Campos Corgosinho</w:t>
+                <w:t xml:space="preserve">Appetite Control Might not Be Improved after Weight Loss in Adolescents with Obesity, Despite Non-Persistent Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Scheuermaier</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Khammassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2020.06.030⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.3885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12123885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013106v1</w:t>
+                <w:t xml:space="preserve">hal-03103415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fat Mass Localization on Fat Oxidation During Endurance Exercise in Women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidisciplinary weight loss intervention in obese adolescents with and without sleep-disordered breathing improves cardiometabolic health, whether SDB was normalized or not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Campos Corgosinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Scheuermaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.225-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.585137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2020.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992132v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid weight loss influences the physical, psychological and biological responses during a simulated competition in national judo athletes</w:t>
               </w:r>
@@ -3743,191 +3773,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appetite Control Might not Be Improved after Weight Loss in Adolescents with Obesity, Despite Non-Persistent Metabolic Syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Fat Mass Localization on Fat Oxidation During Endurance Exercise in Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Khammassi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (12), pp.3885. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12123885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.585137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103415v1</w:t>
+                <w:t xml:space="preserve">hal-02992132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response letter: Effect of multidisciplinary weight loss interventions on obstructive sleep apnea in youth with obesity. Need for more clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,51 +4017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep-disordered breathing in adolescents with obesity: When does it start to affect cardiometabolic health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia C. Corgosinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,51 +4151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are obstructive sleep apnea and sleep improved in response to multidisciplinary weight loss interventions in youth with obesity? A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,295 +4279,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Skeletal Muscle Protein Turnover and Thyroid Hormone Metabolism in Adaptive Thermogenesis That Facilitates Body Fat Recovery During Weight Regain</w:t>
+                <w:t xml:space="preserve">Cardiorespiratory and Autonomic Nervous System Responses to Prolonged Eccentric Cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Calonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Isacco</w:t>
+                <w:t xml:space="preserve">Ophélie Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Miles-Chan</w:t>
+                <w:t xml:space="preserve">Mark Rakobowchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arsenijevic</w:t>
+                <w:t xml:space="preserve">Nicolas Tordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Montani</w:t>
+                <w:t xml:space="preserve">Davy Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (07), pp.453-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-0783-2581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068379v1</w:t>
+                <w:t xml:space="preserve">hal-03404752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory and Autonomic Nervous System Responses to Prolonged Eccentric Cycling</w:t>
+                <w:t xml:space="preserve">Reduced Skeletal Muscle Protein Turnover and Thyroid Hormone Metabolism in Adaptive Thermogenesis That Facilitates Body Fat Recovery During Weight Regain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Ritter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Isacco</w:t>
+                <w:t xml:space="preserve">J. Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Rakobowchuk</w:t>
+                <w:t xml:space="preserve">J. Miles-Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tordi</w:t>
+                <w:t xml:space="preserve">D. Arsenijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Laroche</w:t>
+                <w:t xml:space="preserve">J. P. Montani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (07), pp.453-461. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-0783-2581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404752v1</w:t>
+                <w:t xml:space="preserve">hal-02068379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological Pattern Changes in Response to a Simulated Competition in Elite Women's Artistic Gymnasts</w:t>
               </w:r>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Ennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tordi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (10), pp.2768-2777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4670,130 +4670,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory and Autonomic Nervous System Responses to Prolonged Eccentric Cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rakobowchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-0783-2581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140760v1</w:t>
@@ -4804,77 +4804,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle Oxygenation Responses to Low-intensity Steady Rate Concentric and Eccentric Cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rakobowchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Represas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiometabolic risk is associated with the severity of sleep-disordered breathing in children with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Quinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,64 +5072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent endothelial function but similar platelet microvesicle responses following eccentric and concentric cycling at a similar aerobic power output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rakobowchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Nestor Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5219,77 +5219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar substrate oxidation rates in concentric and eccentric cycling matched for aerobic power output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Degano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5392,51 +5392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (7), pp.E5-E6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5464,291 +5464,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedtime and Sleep Timing but not Sleep Duration Are Associated With Eating Habits in Primary School Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximal fat oxidation, but not aerobic capacity, is affected by oral contraceptive use in young healthy women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental and Behavioral Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/DBP.0000000000000131⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (5), pp.937-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-3075-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563690v1</w:t>
+                <w:t xml:space="preserve">hal-02631403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal fat oxidation, but not aerobic capacity, is affected by oral contraceptive use in young healthy women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bedtime and Sleep Timing but not Sleep Duration Are Associated With Eating Habits in Primary School Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (5), pp.937-945. </w:t>
+              <w:t xml:space="preserve">Journal of Developmental and Behavioral Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.158-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-3075-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/DBP.0000000000000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631403v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise per se masks oral contraceptive-induced postprandial lipid mobilization</w:t>
               </w:r>
@@ -5920,51 +5920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (3), pp.215-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6004,295 +6004,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined food intake and exercise unmask different hormonal responses in lean and obese children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+                <w:t xml:space="preserve">Fat mass localization alters fuel oxidation during exercise in normal weight women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+                <w:t xml:space="preserve">Anne Meddahi-Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (6), pp.638-643. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (10), pp.1887-1896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/apnm-2012-0246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182935fe3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466279v1</w:t>
+                <w:t xml:space="preserve">hal-01056795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat mass localization alters fuel oxidation during exercise in normal weight women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined food intake and exercise unmask different hormonal responses in lean and obese children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Duche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Meddahi-Pelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine-Morel</w:t>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (10), pp.1887-1896. </w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (6), pp.638-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182935fe3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2012-0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056795v1</w:t>
+                <w:t xml:space="preserve">hal-03466279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined food intake and exercise unmask different hormonal responses in lean and obese children</w:t>
               </w:r>
@@ -6317,91 +6317,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (6), pp.638 - 643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/apnm-2012-0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647790v1</w:t>
@@ -6438,64 +6438,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6840,51 +6840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6974,51 +6974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (4), pp.327-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7314,611 +7314,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender effect on exercise-induced energy intake modification among obese adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a 6-month school-based physical activity program on body composition and physical fitness in lean and obese schoolchildren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170 (11), pp.1435-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00431-011-1466-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.02.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466256v1</w:t>
+                <w:t xml:space="preserve">hal-03466257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a 6-month school-based physical activity program on body composition and physical fitness in lean and obese schoolchildren</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of time interval between food intake and exercise on substrate oxidation during exercise in obese and lean children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00431-011-1466-x⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.780-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2011.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466257v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive exercise: A remedy for childhood obesity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (2), pp.132 - 136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.10.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of time interval between food intake and exercise on substrate oxidation during exercise in obese and lean children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+                <w:t xml:space="preserve">Gender effect on exercise-induced energy intake modification among obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taillardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (6), pp.780-785. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.658-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2011.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466259v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of time interval between food intake and exercise on substrate oxidation during exercise in obese and lean children</w:t>
               </w:r>
@@ -7943,110 +7943,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (6), pp.780 - 785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2011.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8076,717 +8076,705 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taillardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (3), pp.658 - 661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2011.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive exercise: A remedy for childhood obesity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Work and Metabolic Cost of Walking after Weight Loss in Obese Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taillardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.10.011⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (10), pp.1914-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181da8d1e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466250v1</w:t>
+                <w:t xml:space="preserve">hal-03466251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Work and Metabolic Cost of Walking after Weight Loss in Obese Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taillardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (10), pp.1914-1922. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181da8d1e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181da8d1e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03466251v1</w:t>
+                <w:t xml:space="preserve">hal-02959780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Work and Metabolic Cost of Walking after Weight Loss in Obese Adolescents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Taillardat</w:t>
+                <w:t xml:space="preserve">The impact of eating habits on anthropometric characteristics in French primary school children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181da8d1e⟩</w:t>
+              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (6), pp.835-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2214.2010.01113.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959780v1</w:t>
+                <w:t xml:space="preserve">hal-03466252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of eating habits on anthropometric characteristics in French primary school children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Aucouturier</w:t>
+                <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2214.2010.01113.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (6), pp.1763--1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03466252v1</w:t>
+                <w:t xml:space="preserve">hal-01232361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8835,400 +8823,412 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (6), pp.1763-1770. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic Syndrome in Obese Children and Adolescents: Dichotomous or Continuous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Malina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Duche</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Syndrome and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (6), pp.549-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/met.2008.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232361v1</w:t>
+                <w:t xml:space="preserve">hal-03466240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Syndrome in Obese Children and Adolescents: Dichotomous or Continuous?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the maximal fat oxidation point in obese children and adolescents: Validity of methods to assess maximal aerobic power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Syndrome and Related Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (2), pp.325-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0907-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/met.2008.0085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03466240v1</w:t>
+                <w:t xml:space="preserve">hal-02661038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the maximal fat oxidation point in obese children and adolescents: Validity of methods to assess maximal aerobic power</w:t>
+                <w:t xml:space="preserve">Determination of the maximal fat oxidation point in obese children and adolescents: validity of methods to assess maximal aerobic power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9237,228 +9237,82 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105 (2), pp.325-331. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0907-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0907-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...156 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9468,51 +9322,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profile in women differs between high versus low energy spenders during a low intensity exercise on a cycle-desk Running Title: Energy profile during cycle-desk use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Guirado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9564,51 +9418,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9618,51 +9472,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la localisation de la masse grasse sur l’oxydation des substrats énergétiques à l’exercice chez la femme normo-pondérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9671,115 +9525,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pelle-Meddahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9926,51 +9780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bagot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Miles-Chan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hackney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2024-0095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273211v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Dulloo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thivel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopkins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01740-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Finlayson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0298" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ennequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.13197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Allali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Pouele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.13147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-023-01427-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Siroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cardenoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05247-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na P&#233;lissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lynn Miles-Chan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523000132" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Beaulieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106401" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mourot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05067-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Guirado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14002-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia d'Alleva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gonnelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vaccari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2021-0273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-022-01218-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03568795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.08.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-04954-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Redman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2021.154919" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khammassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raimunda Damaso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Matlosz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2020.12.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13813455.2021.1933045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2020-0177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03312963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Husu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03570642v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Julian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Isacco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-020-00853-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125211007345" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Roche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Campos Corgosinho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Scheuermaier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.06.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.585137" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03011597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Degoutte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2019.1657503" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123885" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mougin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0594-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia C. Corgosinho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. D&#226;maso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2019.12.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0497-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calonne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miles-Chan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arsenijevic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Montani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00119" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03404752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ritter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rakobowchuk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tordi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0783-2581" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03404760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ennequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002184" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03404757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Represas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouhaddi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-121272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quinart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.12.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03405055v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Nestor Wilhelm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00602.2016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03405064v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2016-0107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000742" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563690v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Lazaar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DBP.0000000000000131" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3075-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Isacco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thivel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine-Morel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duclos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0053" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucouturier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.02.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7594X7PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2012-0246" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182935fe3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647790v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466269v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029840" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi Pelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-031" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Pelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H2012-031" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11598900-000000000-00000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318236edd8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466264v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466256v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.02.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKW52CNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-011-1466-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8705412CCCBBBE296C24C19FDE5C59EFA32FC82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.10.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46FN1X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466259v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.03.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBH90ND0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648767v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644526v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466251v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181da8d1e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959780v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466252v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazaar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2214.2010.01113.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ34RX2V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466243v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91240.2008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232361v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466240v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Malina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/met.2008.0085" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661038v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rance" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0907-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NSZPMSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748661v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pelle-Meddahi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Lemoine-Morel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bagot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Miles-Chan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hackney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2024-0095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273211v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Dulloo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Finlayson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thivel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopkins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01740-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ennequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.13197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Allali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Pouele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.13147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Beaulieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Siroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lynn Miles-Chan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523000132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cardenoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05247-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-023-01427-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mourot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05067-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Guirado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14002-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-022-01218-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia d'Alleva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gonnelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vaccari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2021-0273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.08.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03568795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113650" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-04954-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Redman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2021.154919" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13813455.2021.1933045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khammassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raimunda Damaso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Matlosz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2020.12.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2020-0177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03312963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Husu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03570642v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Julian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Isacco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-020-00853-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125211007345" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123885" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Roche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Campos Corgosinho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Scheuermaier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.06.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03011597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Degoutte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2019.1657503" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.585137" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mougin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0594-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia C. Corgosinho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. D&#226;maso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2019.12.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0497-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03404752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ritter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rakobowchuk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tordi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0783-2581" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068379v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calonne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miles-Chan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arsenijevic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Montani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00119" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03404760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ennequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002184" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03404757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Represas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouhaddi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-121272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quinart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.12.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03405055v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Nestor Wilhelm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00602.2016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03405064v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2016-0107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000742" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3075-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563690v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Lazaar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DBP.0000000000000131" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Isacco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thivel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine-Morel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duclos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0053" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucouturier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.02.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7594X7PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182935fe3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2012-0246" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647790v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466269v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029840" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi Pelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-031" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Pelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H2012-031" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11598900-000000000-00000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318236edd8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466264v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-011-1466-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8705412CCCBBBE296C24C19FDE5C59EFA32FC82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466259v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.03.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBH90ND0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.10.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46FN1X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466256v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.02.020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKW52CNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648767v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644526v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181da8d1e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959780v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazaar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2214.2010.01113.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ34RX2V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232361v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91240.2008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466243v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466240v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Malina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/met.2008.0085" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rance" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0907-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NSZPMSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685361v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748661v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pelle-Meddahi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Lemoine-Morel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>