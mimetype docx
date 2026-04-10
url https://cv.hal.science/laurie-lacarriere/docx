--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -317,3702 +317,3832 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of a segregated finite element solver for mechanical multi-physics coupling in geo-materials</w:t>
+                <w:t xml:space="preserve">Effect of magnesium concentration vs. pure water attack on the leaching kinetics and mechanical properties of low-carbon cementitious pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Rima</w:t>
+                <w:t xml:space="preserve">Charlotte Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Ngoc Vu</w:t>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Millard</w:t>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169, pp.106518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2025.2492090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2026.106518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068452v1</w:t>
+                <w:t xml:space="preserve">hal-05578099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into aluminosilicate gel from acetic acid attack of hydrated Portland cement: Experimental and thermodynamic characterization</w:t>
+                <w:t xml:space="preserve">Interest of a segregated finite element solver for mechanical multi-physics coupling in geo-materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Roosz</w:t>
+                <w:t xml:space="preserve">Aya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Giroudon</w:t>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+                <w:t xml:space="preserve">Minh-Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Patapy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Millard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.105923. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2025.2492090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420632v1</w:t>
+                <w:t xml:space="preserve">hal-05068452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the hardening mechanism of calcium silicate hydrates under creep deformation: A reactive molecular simulation study</w:t>
+                <w:t xml:space="preserve">New insights into aluminosilicate gel from acetic acid attack of hydrated Portland cement: Experimental and thermodynamic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouail Reguieg</w:t>
+                <w:t xml:space="preserve">Cédric Roosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bouibes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137763⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685051v1</w:t>
+                <w:t xml:space="preserve">hal-04420632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic effect of iron dosage on the stability of Fe‐doped ettringite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">New insights into the hardening mechanism of calcium silicate hydrates under creep deformation: A reactive molecular simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Reguieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.19811⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 444, pp.137763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542746v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic effect of iron dosage on the stability of Fe‐doped ettringite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">A. Bouibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+                <w:t xml:space="preserve">Majdouline Laanaiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.19811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685500v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion mechanisms of Al2O3-SiC-C refractory castables by iron and slag based on post-mortem analysis of industrial samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Chiartano</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100453⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332031v1</w:t>
+                <w:t xml:space="preserve">hal-04685500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of water transfer in concrete and rock based on a single state variable to consider simultaneous positive pressure and drying boundary conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Corrosion mechanisms of Al2O3-SiC-C refractory castables by iron and slag based on post-mortem analysis of industrial samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Darban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chiartano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112499⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04199407v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between hydrated cement pastes and aggressive ammonium: experimental batches characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model of water transfer in concrete and rock based on a single state variable to consider simultaneous positive pressure and drying boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Giroudon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Bista</w:t>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponleu Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minh-Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202236405010⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 413, pp.112499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03793844v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Microstructural Properties of Designed Cohesive M-S-H Pastes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions between hydrated cement pastes and aggressive ammonium: experimental batches characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15020547⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 364, pp.05010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202236405010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565401v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations of RILEM TC 287-CCS: thermo-chemo-mechanical modelling of massive concrete structures towards cracking risk assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical and Microstructural Properties of Designed Cohesive M-S-H Pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01732-8⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15020547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263213v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of cracking risk of reinforced concrete structures at early age</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recommendations of RILEM TC 287-CCS: thermo-chemo-mechanical modelling of massive concrete structures towards cracking risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Azenha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkoulis Kanavaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2020.106⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01732-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582966v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Short-Term Interactions Between Concrete Support and the Excavated Damage Zone Around Galleries Drilled in Callovo–Oxfordian Claystone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical prediction of cracking risk of reinforced concrete structures at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batian Kolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponleu Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40999-018-0317-9⟩</w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2020.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056424v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent modelling of cement paste dehydration under different heating rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling of Short-Term Interactions Between Concrete Support and the Excavated Damage Zone Around Galleries Drilled in Callovo–Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Argilaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-018-1306-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40999-018-0317-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001210v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stress on concrete expansion due to delayed ettringite formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multicomponent modelling of cement paste dehydration under different heating rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.172⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1306-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876384v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of stress on concrete expansion due to delayed ettringite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 174, pp.173 - 189. </w:t>
+              <w:t xml:space="preserve">, 2018, 183, pp.626 - 641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01917887v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental modeling of relaxation of prestressing wires under variable loading and temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Azenha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.337-342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.123⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 174, pp.173 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691683v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental modeling of relaxation of prestressing wires under variable loading and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponleu Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.337-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314247v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material and Geometric Heterogeneity Consideration for Cracking Risk Prediction of Young Age Behavior of Experimental Massive Reinforced Concrete Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponleu Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 711, pp.900-907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.711.900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete creep modelling for structural applications: non-linearity, multi-axiality, hydration, temperature and drying effects</w:t>
+                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+                <w:t xml:space="preserve">F. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (7), pp.785-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714901v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for the Modeling of Medium-Term Behavior of Nuclear Containment Concrete for a “Loss of Coolant Accident” Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Concrete creep modelling for structural applications: non-linearity, multi-axiality, hydration, temperature and drying effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.711.916⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.301-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505297v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of chemo-mechanical behaviour of low-pH Concretes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Requirements for the Modeling of Medium-Term Behavior of Nuclear Containment Concrete for a “Loss of Coolant Accident” Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 711, pp.916-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.711.916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286724v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of thermo-hydro-chemo-mechanical model for early age behaviour of concrete to experimental massive reinforced structures with strain-restraining system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling of chemo-mechanical behaviour of low-pH Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Batian Kolani</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (7), pp.814--827. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.70-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.896754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850765v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthotropic damage coupled with localized crack reclosure processing. Part I: Constitutive laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Application of thermo-hydro-chemo-mechanical model for early age behaviour of concrete to experimental massive reinforced structures with strain-restraining system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batian Kolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.814--827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.896754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850795v1</w:t>
+                <w:t xml:space="preserve">hal-01850765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthotropic damage coupled with localized crack reclosure processing Part II: Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Orthotropic damage coupled with localized crack reclosure processing. Part I: Constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 97, pp.168--185. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 97, pp.148--167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850800v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of slag-blended cements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Orthotropic damage coupled with localized crack reclosure processing Part II: Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Linger</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.05.007⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.168--185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155488v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of hardening concrete: application to the prediction of early age cracking for massive reinforced structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Hydration of slag-blended cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batian Kolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Linger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-011-9740-y⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (9), pp.1009-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155478v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of HPC nuclear waste disposal structures in leaching environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Finite element modelling of hardening concrete: application to the prediction of early age cracking for massive reinforced structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">X. Bourbon</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.11.002⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (10), pp.1821-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-011-9740-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155472v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-Mechanical Modeling Requirements for the Assessment of Concrete Structure Service Life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Behavior of HPC nuclear waste disposal structures in leaching environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Gonnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 241 (1), pp.402-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01878717v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chemo-Mechanical Modeling Requirements for the Assessment of Concrete Structure Service Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (9), pp.625 - 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiphasic finite element modeling of concrete hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (2), pp.131-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4022,400 +4152,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and Heat Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Delsaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vit Šmilauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Cracking of Massive Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.13-46, 2019, RILEM State-of-the-Art Reports, 978-3-319-76616-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_2⟩</w:t>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.69-114, 2019, RILEM State-of-the-Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963880v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Delsaute</w:t>
+                <w:t xml:space="preserve">Hydration and Heat Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tulio Honorio de Faria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
+                <w:t xml:space="preserve">Wilson Ricardo Leal da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vit Šmilauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Cracking of Massive Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.69-114, 2019, RILEM State-of-the-Art Reports, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_4⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.13-46, 2019, RILEM State-of-the-Art Reports, 978-3-319-76616-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425639v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision et évaluation de la fissuration précoce des ouvrages en béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Structures. INSA Toulouse, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02873308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4425,105 +4555,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des couplages Thermo-Hydro-Chemo-Mécaniques pour la prévision du comportement des grands ouvrages en béton armé et béton précontraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université de Toulouse, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02873220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4591,51 +4721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49D47BC7"/>
+    <w:nsid w:val="F1B5CE67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4739,51 +4869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EACB9C08"/>
+    <w:nsid w:val="F5FC4620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4887,51 +5017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A94857E"/>
+    <w:nsid w:val="5806160B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5124,51 +5254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-lacarriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0384-7920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120183498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068452v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2492090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04420632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Reguieg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouibes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137763" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouibes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Laanaiya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19811" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04199407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponleu Chhun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112499" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03793844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bista" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236405010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkoulis Kanavaris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01732-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souyris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batian Kolani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-018-0317-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1306-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.900" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896754" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZV3HW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWR5JDX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.05.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M49HRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gonnouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LHJK2MT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000261" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Knoppik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Ricardo Leal da Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit &#352;milauer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio de Faria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-lacarriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0384-7920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120183498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2492090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04420632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105923" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Reguieg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouibes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137763" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouibes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Laanaiya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19811" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04199407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponleu Chhun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03793844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236405010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkoulis Kanavaris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01732-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souyris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batian Kolani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-018-0317-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1306-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.900" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896754" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZV3HW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWR5JDX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M49HRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gonnouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LHJK2MT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio de Faria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Knoppik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Ricardo Leal da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit &#352;milauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>