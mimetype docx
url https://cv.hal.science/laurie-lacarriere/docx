--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -2527,265 +2527,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material and Geometric Heterogeneity Consideration for Cracking Risk Prediction of Young Age Behavior of Experimental Massive Reinforced Concrete Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ponleu Chhun</w:t>
+                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.711.900⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (7), pp.785-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691711v1</w:t>
+                <w:t xml:space="preserve">hal-01314247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Chauvel</w:t>
+                <w:t xml:space="preserve">Material and Geometric Heterogeneity Consideration for Cracking Risk Prediction of Young Age Behavior of Experimental Massive Reinforced Concrete Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponleu Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aveline Darquennes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (7), pp.785-808. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 711, pp.900-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.711.900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314247v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete creep modelling for structural applications: non-linearity, multi-axiality, hydration, temperature and drying effects</w:t>
               </w:r>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,51 +3048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chemo-mechanical behaviour of low-pH Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,51 +3914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-Mechanical Modeling Requirements for the Assessment of Concrete Structure Service Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4005,51 +4005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphasic finite element modeling of concrete hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,295 +4160,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Hydration and Heat Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Carette</w:t>
+                <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Delsaute</w:t>
+                <w:t xml:space="preserve">Wilson Ricardo Leal da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tulio Honorio de Faria</w:t>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
+                <w:t xml:space="preserve">Vit Šmilauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Cracking of Massive Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.69-114, 2019, RILEM State-of-the-Art Reports, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.13-46, 2019, RILEM State-of-the-Art Reports, 978-3-319-76616-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425639v1</w:t>
+                <w:t xml:space="preserve">hal-04963880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and Heat Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Delsaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Knoppik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vit Šmilauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Cracking of Massive Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.13-46, 2019, RILEM State-of-the-Art Reports, 978-3-319-76616-4. </w:t>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.69-114, 2019, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76617-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963880v1</w:t>
+                <w:t xml:space="preserve">hal-04425639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4466,51 +4466,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision et évaluation de la fissuration précoce des ouvrages en béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Structures. INSA Toulouse, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4721,51 +4721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1B5CE67"/>
+    <w:nsid w:val="47F937E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4869,51 +4869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F5FC4620"/>
+    <w:nsid w:val="8D5D7F0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5017,51 +5017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5806160B"/>
+    <w:nsid w:val="DC4E15B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5254,51 +5254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-lacarriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0384-7920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120183498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2492090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04420632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105923" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Reguieg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouibes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137763" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouibes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Laanaiya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19811" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04199407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponleu Chhun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03793844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236405010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkoulis Kanavaris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01732-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souyris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batian Kolani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-018-0317-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1306-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.900" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896754" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZV3HW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWR5JDX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M49HRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gonnouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LHJK2MT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio de Faria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Knoppik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Ricardo Leal da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit &#352;milauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-lacarriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0384-7920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120183498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2492090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04420632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105923" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Reguieg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouibes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137763" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouibes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Laanaiya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19811" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04199407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponleu Chhun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03793844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236405010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkoulis Kanavaris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01732-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souyris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batian Kolani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-018-0317-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1306-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.900" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896754" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZV3HW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWR5JDX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M49HRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gonnouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LHJK2MT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Knoppik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Ricardo Leal da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit &#352;milauer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio de Faria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>