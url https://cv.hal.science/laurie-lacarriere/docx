--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -611,499 +611,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into aluminosilicate gel from acetic acid attack of hydrated Portland cement: Experimental and thermodynamic characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105923⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420632v1</w:t>
+                <w:t xml:space="preserve">hal-04685500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the hardening mechanism of calcium silicate hydrates under creep deformation: A reactive molecular simulation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Bouibes</w:t>
+                <w:t xml:space="preserve">New insights into aluminosilicate gel from acetic acid attack of hydrated Portland cement: Experimental and thermodynamic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137763⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685051v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic effect of iron dosage on the stability of Fe‐doped ettringite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majdouline Laanaiya</w:t>
+                <w:t xml:space="preserve">New insights into the hardening mechanism of calcium silicate hydrates under creep deformation: A reactive molecular simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Reguieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.19811⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 444, pp.137763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542746v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+                <w:t xml:space="preserve">Microscopic effect of iron dosage on the stability of Fe‐doped ettringite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdouline Laanaiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.19811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685500v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion mechanisms of Al2O3-SiC-C refractory castables by iron and slag based on post-mortem analysis of industrial samples</w:t>
               </w:r>
@@ -1357,90 +1357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between hydrated cement pastes and aggressive ammonium: experimental batches characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Roosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2117,437 +2117,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stress on concrete expansion due to delayed ettringite formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental modeling of relaxation of prestressing wires under variable loading and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponleu Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Thiebaut</w:t>
+                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 183, pp.626 - 641. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.172⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 163, pp.337-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876384v1</w:t>
+                <w:t xml:space="preserve">hal-01691683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Effects of stress on concrete expansion due to delayed ettringite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 174, pp.173 - 189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 183, pp.626 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01917887v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental modeling of relaxation of prestressing wires under variable loading and temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Azenha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.337-342. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 174, pp.173 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691683v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
               </w:r>
@@ -2784,51 +2784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete creep modelling for structural applications: non-linearity, multi-axiality, hydration, temperature and drying effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,304 +2899,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for the Modeling of Medium-Term Behavior of Nuclear Containment Concrete for a “Loss of Coolant Accident” Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of chemo-mechanical behaviour of low-pH Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.711.916⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.70-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505297v1</w:t>
+                <w:t xml:space="preserve">hal-01286724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of chemo-mechanical behaviour of low-pH Concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requirements for the Modeling of Medium-Term Behavior of Nuclear Containment Concrete for a “Loss of Coolant Accident” Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81, pp.70-80. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 711, pp.916-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.711.916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286724v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of thermo-hydro-chemo-mechanical model for early age behaviour of concrete to experimental massive reinforced structures with strain-restraining system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3282,51 +3282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3527,51 +3527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of slag-blended cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batian Kolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,51 +3656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of hardening concrete: application to the prediction of early age cracking for massive reinforced structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4721,51 +4721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47F937E5"/>
+    <w:nsid w:val="E7898FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4869,51 +4869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8D5D7F0C"/>
+    <w:nsid w:val="3854D9E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5017,51 +5017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DC4E15B2"/>
+    <w:nsid w:val="BADD45E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5254,51 +5254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-lacarriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0384-7920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120183498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2492090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04420632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105923" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Reguieg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouibes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137763" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouibes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Laanaiya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19811" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04199407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponleu Chhun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03793844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236405010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkoulis Kanavaris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01732-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souyris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batian Kolani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-018-0317-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1306-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.900" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896754" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZV3HW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWR5JDX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M49HRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gonnouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LHJK2MT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Knoppik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Ricardo Leal da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit &#352;milauer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio de Faria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-lacarriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0384-7920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120183498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2492090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04420632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105923" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Reguieg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouibes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137763" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouibes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Laanaiya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04199407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponleu Chhun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03793844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236405010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkoulis Kanavaris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01732-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souyris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batian Kolani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-018-0317-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1306-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.900" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896754" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZV3HW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWR5JDX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M49HRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gonnouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LHJK2MT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Knoppik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Ricardo Leal da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit &#352;milauer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio de Faria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76617-1_4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02873220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>