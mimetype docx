--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -288,321 +288,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05234936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi n° 2022-295 du 2 mars 2022 visant à renforcer le droit à l’avortement : un renforcement en demi-teinte</w:t>
+                <w:t xml:space="preserve">Bioéthique : une jurisprudence de la Cour de Justice de l'Union européenne à la croisée des chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 656, pp.144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03757284v1</w:t>
+                <w:t xml:space="preserve">halshs-03593869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéthique : une jurisprudence de la Cour de Justice de l'Union européenne à la croisée des chemins</w:t>
+                <w:t xml:space="preserve">La loi n° 2022-295 du 2 mars 2022 visant à renforcer le droit à l’avortement : un renforcement en demi-teinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.14614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03593869v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03757284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté religieuse et séparation : les ambivalences du financement du culte</w:t>
+                <w:t xml:space="preserve">Le triple test est-il vraiment central à la protection constitutionnelle des libertés ? Observations sur un standard de contrôle à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.12490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03501163v1</w:t>
+                <w:t xml:space="preserve">halshs-03532948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le triple test est-il vraiment central à la protection constitutionnelle des libertés ? Observations sur un standard de contrôle à géométrie variable</w:t>
+                <w:t xml:space="preserve">Liberté religieuse et séparation : les ambivalences du financement du culte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.1041</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.12490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03532948v1</w:t>
+                <w:t xml:space="preserve">halshs-03501163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La QPC et les « droits et libertés que la Constitution garantit » : consécration et façonnage d’une nouvelle catégorie du droit constitutionnel</w:t>
               </w:r>
@@ -1450,125 +1450,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revdh.834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De haute lutte. La révolution de l’avortement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.504, 2025, 9782271151759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avortement dans le code pénal de 1791 : l’incrimination de violences spécifiques faites aux femmes enceintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,73 +1694,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De haute lutte. La révolution de l’avortement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2271151759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1669,164 +1776,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De haute lutte. La révolution de l’avortement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.9-17, 2025, 9782271151759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04887733v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">halshs-04876732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2191,51 +2191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qfl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14614" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593869v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.12490" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.12388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.10172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fondimare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2016.20687" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.834" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qfl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14614" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.12490" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.12388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.10172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fondimare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2016.20687" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.834" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>