--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -288,174 +288,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05234936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéthique : une jurisprudence de la Cour de Justice de l'Union européenne à la croisée des chemins</w:t>
+                <w:t xml:space="preserve">La loi n° 2022-295 du 2 mars 2022 visant à renforcer le droit à l’avortement : un renforcement en demi-teinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.14614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03593869v1</w:t>
+                <w:t xml:space="preserve">halshs-03757284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi n° 2022-295 du 2 mars 2022 visant à renforcer le droit à l’avortement : un renforcement en demi-teinte</w:t>
+                <w:t xml:space="preserve">Bioéthique : une jurisprudence de la Cour de Justice de l'Union européenne à la croisée des chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 656, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.14614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03757284v1</w:t>
+                <w:t xml:space="preserve">halshs-03593869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le triple test est-il vraiment central à la protection constitutionnelle des libertés ? Observations sur un standard de contrôle à géométrie variable</w:t>
               </w:r>
@@ -1450,98 +1450,324 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revdh.834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avortement dans le code pénal de 1791 : l’incrimination de violences spécifiques faites aux femmes enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prune Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De haute lutte. La révolution de l’avortement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2271151759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De haute lutte. La révolution de l’avortement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.9-17, 2025, 9782271151759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04887733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De haute lutte. La révolution de l’avortement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1550,283 +1776,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, pp.504, 2025, 9782271151759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04876732v1</w:t>
-              </w:r>
-[...224 lines deleted...]
-                <w:t xml:space="preserve">halshs-04887733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2191,51 +2191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qfl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14614" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.12490" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.12388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.10172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fondimare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2016.20687" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.834" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qfl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03757284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14614" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593869v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.12490" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.12388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.10172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fondimare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2016.20687" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.834" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>