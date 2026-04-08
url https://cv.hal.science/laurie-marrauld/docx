--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -329,291 +329,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et démesure des soins critiques ou comment réanimer en Anthropocène ? [Editorial]</w:t>
+                <w:t xml:space="preserve">Planetary Health: why not empower the Sports and Exercise Medicine community to play the game of life well?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Simon Pugliesi</w:t>
+                <w:t xml:space="preserve">Bruno Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Hamant</w:t>
+                <w:t xml:space="preserve">Pierre-Eddy Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima Siblani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+                <w:t xml:space="preserve">Marine Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.e002409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37051/mir-34-002123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951506v1</w:t>
+                <w:t xml:space="preserve">hal-04996997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary Health: why not empower the Sports and Exercise Medicine community to play the game of life well?</w:t>
+                <w:t xml:space="preserve">Mesure et démesure des soins critiques ou comment réanimer en Anthropocène ? [Editorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lemarchand</w:t>
+                <w:t xml:space="preserve">Paul-Simon Pugliesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.e002409. </w:t>
+              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37051/mir-34-002123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996997v1</w:t>
+                <w:t xml:space="preserve">hal-04951506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan carbone : outil de conformité, de connaissance ou de passage à l’action ? Une étude exploratoire dans les établissements de santé</w:t>
               </w:r>
@@ -905,451 +905,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of Carbon in the Total Cost of a Healthcare Procedure: Example of Micro-Costing Study in a French Setting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une santé plus soutenable pour et avec les infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Health Economics and Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40258-024-00933-w⟩</w:t>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (316), pp.18-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2025.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876978v1</w:t>
+                <w:t xml:space="preserve">hal-05444538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une santé plus soutenable pour et avec les infirmiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cost of Carbon in the Total Cost of a Healthcare Procedure: Example of Micro-Costing Study in a French Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Simon Pugliesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ferrare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (316), pp.18-19. </w:t>
+              <w:t xml:space="preserve">Applied Health Economics and Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.265-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revinf.2025.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40258-024-00933-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444538v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It is time to consider the climate crisis in haematology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé environnement. Intégrer le coût environnemental dans les pratiques médicales : vers une médecine plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hematology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46989/001c.133524⟩</w:t>
+              <w:t xml:space="preserve">Revue médicale suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (911), pp.630-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53738/REVMED.2025.21.911.630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015061v1</w:t>
+                <w:t xml:space="preserve">hal-05013792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé environnement. Intégrer le coût environnemental dans les pratiques médicales : vers une médecine plus durable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">It is time to consider the climate crisis in haematology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue médicale suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (911), pp.630-631. </w:t>
+              <w:t xml:space="preserve">Clinical Hematology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.55-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53738/REVMED.2025.21.911.630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46989/001c.133524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013792v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique est une industrie de plus en plus lourde</w:t>
               </w:r>
@@ -1446,347 +1446,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles priorités en santé-environnement ? Classement par coûts socio-économiques des déterminants de santé-environnement comme outil d’aide à la décision</w:t>
+                <w:t xml:space="preserve">How can the environmental sustainability of healthcare products be taken into account throughout their life cycle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Harpet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Frédéric Degon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gillet Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2024.1793⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555910v1</w:t>
+                <w:t xml:space="preserve">hal-04341966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the environmental sustainability of healthcare products be taken into account throughout their life cycle?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles priorités en santé-environnement ? Classement par coûts socio-économiques des déterminants de santé-environnement comme outil d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thiveaud</w:t>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lechat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (1), pp.61-74. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (2), pp.99-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2024.1793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341966v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment prendre en compte la dimension éco-responsable des produits de santé tout au long de leur cycle de vie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Degon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gillet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (1), pp.47-60. </w:t>
@@ -1941,51 +1941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of Carbon in the Total Cost of Healthcare Procedures: A Methodological Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Simon Pugliesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing a global health care systems collapse through low-tech medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Senequier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,77 +2175,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is environmental sustainability training fundamental to healthcare leadership? State of the art with health students and health leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,913 +3681,1103 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement des salariés dans la transition écologique : les enseignements de deux enquêtes de terrain en CHU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+                <w:t xml:space="preserve">Environmental health challenges: prioritisation by socioeconomic cost as a tool to decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.148 / ID 213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305291v1</w:t>
+                <w:t xml:space="preserve">hal-05574530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO8.3 - Estimation du coût des émissions de gaz à effet de serre dans le micro-costing des stratégies de santé : méthodologie générale et illustration en chirurgie orthopédique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'engagement des salariés dans la transition écologique : les enseignements de deux enquêtes de terrain en CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2024, 18ème Conférence francophone d'Épidémiologie Clinique, 31èmes journées des statisticiens des centres de lutte contre le cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e congrès RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583439v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la finance à la résilience ? Crise environnementale et formation des gestionnaires du système de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Environmental public policies on air, noise and physical activity: which effectiveness? Evaluation and identification of synergistic evidence-based public interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès RIODD : Changer ou s’effondrer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.146 / ID 210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331658v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la quantification : la fabrique d’une stratégie bas-carbone dans un hôpital</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CO8.3 - Estimation du coût des émissions de gaz à effet de serre dans le micro-costing des stratégies de santé : méthodologie générale et illustration en chirurgie orthopédique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ps. Pugliesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ferrare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPICLIN 2024, 18ème Conférence francophone d'Épidémiologie Clinique, 31èmes journées des statisticiens des centres de lutte contre le cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national de recherche en épidémiologie clinique et en santé publique (RECaP); Association des Epidémiologistes De Langue Française (ADELF); Réseau national des statisticiens des CLCC, May 2024, Dijon, France. pp.202427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331689v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The Organization of Distributed Problem-Solving networks: Examining How Core and Periphery Interact together to Solve Problems in Mozilla’s Community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fernandez</w:t>
+                <w:t xml:space="preserve">De la finance à la résilience ? Crise environnementale et formation des gestionnaires du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Technology Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">18e congrès RIODD : Changer ou s’effondrer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412462v1</w:t>
+                <w:t xml:space="preserve">hal-04331658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective sociomatérielle d’un outil de communication unifiée : Propositions d’analyse à partir d’actions de travail « situées »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer la quantification : la fabrique d’une stratégie bas-carbone dans un hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412021v1</w:t>
+                <w:t xml:space="preserve">hal-04331689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sociotechnique du travail à distance équipée : De l’analyse des usages à la conception d’un outil de collaboration unifiée</w:t>
+                <w:t xml:space="preserve">La perspective sociomatérielle d’un outil de communication unifiée : Propositions d’analyse à partir d’actions de travail « situées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journées francophones Mobilité et Ubiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France</w:t>
+              <w:t xml:space="preserve">Colloque AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411942v1</w:t>
+                <w:t xml:space="preserve">hal-02412021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télétravail : quelles relations entre outils et formes de communication ?</w:t>
+                <w:t xml:space="preserve">“The Organization of Distributed Problem-Solving networks: Examining How Core and Periphery Interact together to Solve Problems in Mozilla’s Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes journées de l'Association d'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">IEEE International Technology Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411943v1</w:t>
+                <w:t xml:space="preserve">hal-02412462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du télétravail au « travail à distance équipé » : De la diversité des pratiques professionnelles et des usages des TIC</w:t>
+                <w:t xml:space="preserve">Etude sociotechnique du travail à distance équipée : De l’analyse des usages à la conception d’un outil de collaboration unifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8ème journées francophones Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411941v1</w:t>
+                <w:t xml:space="preserve">hal-02411942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Télétravail : quelles relations entre outils et formes de communication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32èmes journées de l'Association d'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du télétravail au « travail à distance équipé » : De la diversité des pratiques professionnelles et des usages des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Socio-technical study of teleworking: From the analysis of employees’uses to the design of a virtualized and unified platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4596,51 +4786,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mobile Services, Resources, and Users : MOBILITY 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4650,274 +4840,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Chouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-8109-1265-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé publique en transition, Petits manuels de la grande transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peretti Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'EHESP, 2022, 979-10-209-1070-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4927,147 +5117,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de santé et son empreinte écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.101-121, 2026, 978-2-8109-1265-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition écologique dans les organisations de santé : retour d’expérience d’une formation-action à l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5086,220 +5276,220 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green IT to Reduce Healthcare’s Climate Impact: The French Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Chouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Viez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baudiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Maturity in Hospitals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-268, 2025, 978-3-031-80703-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-80704-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5328,164 +5518,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat, crises : le plan de transformation de l'économie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, pp.189-199, 2022, 978-2-7381-5426-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Manager en impliquant les usagers et les citoyens dans le pilotage des établissements et services de santé (Deuxième partie. La conduite des organisations de santé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management en santé. Gestion et conduite des organisations de santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’EHESP, pp.179-202, 2018, 9782810906697. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2018.01.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail : quelle relation entre outil et formes de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5501,51 +5691,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, organisations et politiques publiques : quelle "soutenabilité" à l'heure de la mondialisation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.37-50, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5555,51 +5745,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Changement climatique, transitions et santé » : former les agents publics, professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5621,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lefébure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5675,51 +5865,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Exponential Relationship between Healthcare Systems’ Resource Footprints and Their Access and Quality: A Study of 49 Regions between 1995 and 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5771,139 +5961,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">États des lieux de l’innovation en santé numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5913,173 +6103,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact environnemental du numérique en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baudinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bréhaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Darré-Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère des solidarités et de la santé; Délégation ministérielle au numérique en santé, cellule éthique : GT6 - Numérique responsable. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décarboner la Santé pour soigner durablement. Rapport final : Dans le cadre du Plan de transformation de l’économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6088,99 +6278,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Geist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] The Schift Project. Paris. 2021, 155p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design a virtualized platform? A socio-technical study about the current practices of teleworking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6193,51 +6383,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Telecom ParisTech. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6247,114 +6437,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception d'une plateforme de télétravail virtualisée et unifiée : Analyses socio-techniques du travail &amp;quot;à distance&amp;quot; équipé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Télécom ParisTech, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ENST0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01124274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6422,51 +6612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40DB0EA2"/>
+    <w:nsid w:val="C7A6D878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6653,51 +6843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-marrauld" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4357-2100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183367197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548729v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2026.101792" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Simon Pugliesi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Siblani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-34-002123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemarchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eddy Dandrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002409" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/revmed.2025.21.943.47821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lescher-Cluzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09402-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferrare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renzullo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00933-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05444538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2025.10.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05015061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46989/001c.133524" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05013792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2025.21.911.630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ferreboeuf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202477151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Degon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet Giraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lechat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390548v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet-Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/2024s151" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00890-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04719835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senequier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bihouix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.14.03035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04196830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Egnell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(23)00169-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Verneuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04252498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Yven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03934100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.0203.136152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03408386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.10.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terenzi Seixas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bourgueil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.305.0015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Misrai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de La Taille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zorn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2020.03.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.238.101-118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03485552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.137-149" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SLVNCFR0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dagorn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04583439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps. Pugliesi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferrare" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202427" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412462v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05046382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flinois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Viez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudiniere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03454975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ollivier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0179" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286541v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274851v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366949v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudini&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chaussat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Darr&#233;-B&#233;renger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Geist" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01124274v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0073" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-marrauld" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4357-2100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183367197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548729v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2026.101792" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eddy Dandrieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002409" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Simon Pugliesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Siblani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-34-002123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/revmed.2025.21.943.47821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lescher-Cluzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09402-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05444538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2025.10.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferrare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renzullo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00933-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05013792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2025.21.911.630" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05015061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46989/001c.133524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ferreboeuf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202477151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Degon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet Giraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lechat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390548v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet-Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/2024s151" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00890-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04719835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senequier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bihouix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.14.03035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04196830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Egnell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(23)00169-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Verneuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04252498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Yven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03934100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.0203.136152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03408386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.10.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terenzi Seixas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bourgueil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.305.0015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Misrai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de La Taille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zorn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2020.03.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.238.101-118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03485552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.137-149" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SLVNCFR0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574530v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dagorn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04583439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps. Pugliesi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferrare" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202427" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05046382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flinois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Viez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudiniere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03454975v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ollivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0179" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274851v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820896v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudini&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chaussat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Darr&#233;-B&#233;renger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Geist" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01124274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0073" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>