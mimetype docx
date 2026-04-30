--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -593,339 +593,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan carbone : outil de conformité, de connaissance ou de passage à l’action ? Une étude exploratoire dans les établissements de santé</w:t>
+                <w:t xml:space="preserve">Publish or Perish – do French hospitals disclose their greenhouse gas emissions for vertical differentiation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+                <w:t xml:space="preserve">Nathalie Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Lescher-Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/geco1.159.0016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.487-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10754-025-09402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070376v1</w:t>
+                <w:t xml:space="preserve">hal-05252013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé-environnement. Vers une éthique écologique des soins : repenser nos responsabilités en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue médicale suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (943), pp.2248-2249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53738/revmed.2025.21.943.47821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publish or Perish – do French hospitals disclose their greenhouse gas emissions for vertical differentiation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Clavel</w:t>
+                <w:t xml:space="preserve">Le bilan carbone : outil de conformité, de connaissance ou de passage à l’action ? Une étude exploratoire dans les établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (4), pp.487-507. </w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 159 (1), pp.16-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10754-025-09402-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/geco1.159.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252013v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une santé plus soutenable pour et avec les infirmiers</w:t>
               </w:r>
@@ -1329,278 +1329,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique est une industrie de plus en plus lourde</w:t>
+                <w:t xml:space="preserve">How can the environmental sustainability of healthcare products be taken into account throughout their life cycle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bidan</w:t>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Ferreboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+                <w:t xml:space="preserve">Pierre-Frédéric Degon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Gillet Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202477151⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712797v1</w:t>
+                <w:t xml:space="preserve">hal-04341966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the environmental sustainability of healthcare products be taken into account throughout their life cycle?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le numérique est une industrie de plus en plus lourde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gillet Giraud</w:t>
+                <w:t xml:space="preserve">Marc Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thiveaud</w:t>
+                <w:t xml:space="preserve">Hugues Ferreboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lechat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (1), pp.61-74. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.151-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202477151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341966v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles priorités en santé-environnement ? Classement par coûts socio-économiques des déterminants de santé-environnement comme outil d’aide à la décision</w:t>
               </w:r>
@@ -1690,103 +1690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment prendre en compte la dimension éco-responsable des produits de santé tout au long de leur cycle de vie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Laviolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Degon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gillet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (1), pp.47-60. </w:t>
@@ -1824,90 +1824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital is an increasingly heavy industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Ferreboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77, pp.151-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2214,51 +2214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2777,51 +2777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (9), pp.628-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3715,217 +3715,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental health challenges: prioritisation by socioeconomic cost as a tool to decision making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+                <w:t xml:space="preserve">L'engagement des salariés dans la transition écologique : les enseignements de deux enquêtes de terrain en CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.148 / ID 213</w:t>
+              <w:t xml:space="preserve">20e congrès RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574530v1</w:t>
+                <w:t xml:space="preserve">hal-05305291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement des salariés dans la transition écologique : les enseignements de deux enquêtes de terrain en CHU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+                <w:t xml:space="preserve">Environmental health challenges: prioritisation by socioeconomic cost as a tool to decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.148 / ID 213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305291v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental public policies on air, noise and physical activity: which effectiveness? Evaluation and identification of synergistic evidence-based public interventions</w:t>
               </w:r>
@@ -4179,51 +4179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès RIODD : Changer ou s’effondrer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4261,51 +4261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la quantification : la fabrique d’une stratégie bas-carbone dans un hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4880,51 +4880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Chouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4994,51 +4994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé publique en transition, Petits manuels de la grande transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5239,51 +5239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
@@ -5759,51 +5759,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Changement climatique, transitions et santé » : former les agents publics, professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6612,51 +6612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7A6D878"/>
+    <w:nsid w:val="A6F64389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6843,51 +6843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-marrauld" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4357-2100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183367197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548729v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2026.101792" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eddy Dandrieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002409" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Simon Pugliesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Siblani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-34-002123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/revmed.2025.21.943.47821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lescher-Cluzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09402-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05444538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2025.10.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferrare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renzullo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00933-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05013792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2025.21.911.630" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05015061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46989/001c.133524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ferreboeuf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202477151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Degon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet Giraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lechat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390548v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet-Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/2024s151" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00890-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04719835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senequier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bihouix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.14.03035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04196830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Egnell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(23)00169-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Verneuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04252498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Yven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03934100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.0203.136152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03408386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.10.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terenzi Seixas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bourgueil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.305.0015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Misrai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de La Taille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zorn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2020.03.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.238.101-118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03485552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.137-149" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SLVNCFR0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574530v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dagorn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04583439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps. Pugliesi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferrare" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202427" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05046382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flinois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Viez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudiniere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03454975v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ollivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0179" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274851v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820896v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudini&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chaussat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Darr&#233;-B&#233;renger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Geist" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01124274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0073" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-marrauld" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4357-2100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183367197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548729v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2026.101792" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eddy Dandrieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002409" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Simon Pugliesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Siblani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-34-002123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clavel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lescher-Cluzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09402-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/revmed.2025.21.943.47821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05444538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2025.10.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferrare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renzullo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00933-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05013792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2025.21.911.630" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05015061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46989/001c.133524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Degon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lechat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ferreboeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202477151" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390548v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet-Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/2024s151" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00890-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04719835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senequier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bihouix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.14.03035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04196830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Egnell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(23)00169-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Verneuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04252498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Yven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03934100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.0203.136152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03408386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.10.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terenzi Seixas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bourgueil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.305.0015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Misrai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de La Taille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zorn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2020.03.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.238.101-118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03485552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.137-149" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SLVNCFR0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dagorn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04583439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps. Pugliesi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferrare" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202427" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05046382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flinois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Viez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudiniere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03454975v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ollivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0179" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274851v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820896v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudini&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chaussat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Darr&#233;-B&#233;renger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Geist" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01124274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0073" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>