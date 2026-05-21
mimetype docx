--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -329,603 +329,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary Health: why not empower the Sports and Exercise Medicine community to play the game of life well?</w:t>
+                <w:t xml:space="preserve">Mesure et démesure des soins critiques ou comment réanimer en Anthropocène ? [Editorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lemarchand</w:t>
+                <w:t xml:space="preserve">Paul-Simon Pugliesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.e002409. </w:t>
+              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37051/mir-34-002123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996997v1</w:t>
+                <w:t xml:space="preserve">hal-04951506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et démesure des soins critiques ou comment réanimer en Anthropocène ? [Editorial]</w:t>
+                <w:t xml:space="preserve">Planetary Health: why not empower the Sports and Exercise Medicine community to play the game of life well?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Simon Pugliesi</w:t>
+                <w:t xml:space="preserve">Bruno Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Hamant</w:t>
+                <w:t xml:space="preserve">Pierre-Eddy Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima Siblani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+                <w:t xml:space="preserve">Marine Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.e002409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37051/mir-34-002123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951506v1</w:t>
+                <w:t xml:space="preserve">hal-04996997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publish or Perish – do French hospitals disclose their greenhouse gas emissions for vertical differentiation?</w:t>
+                <w:t xml:space="preserve">Le bilan carbone : outil de conformité, de connaissance ou de passage à l’action ? Une étude exploratoire dans les établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Clavel</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Lescher-Cluzel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10754-025-09402-w⟩</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 159 (1), pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.159.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252013v1</w:t>
+                <w:t xml:space="preserve">hal-05070376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé-environnement. Vers une éthique écologique des soins : repenser nos responsabilités en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue médicale suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (943), pp.2248-2249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53738/revmed.2025.21.943.47821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan carbone : outil de conformité, de connaissance ou de passage à l’action ? Une étude exploratoire dans les établissements de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publish or Perish – do French hospitals disclose their greenhouse gas emissions for vertical differentiation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lescher-Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Baurès</w:t>
+                <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 159 (1), pp.16-25. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.487-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/geco1.159.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10754-025-09402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070376v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une santé plus soutenable pour et avec les infirmiers</w:t>
               </w:r>
@@ -989,51 +989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of Carbon in the Total Cost of a Healthcare Procedure: Example of Micro-Costing Study in a French Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Simon Pugliesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,464 +1329,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the environmental sustainability of healthcare products be taken into account throughout their life cycle?</w:t>
+                <w:t xml:space="preserve">Le numérique est une industrie de plus en plus lourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+                <w:t xml:space="preserve">Marc Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Frédéric Degon</w:t>
+                <w:t xml:space="preserve">Hugues Ferreboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gillet Giraud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.001⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.151-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202477151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341966v1</w:t>
+                <w:t xml:space="preserve">hal-04712797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique est une industrie de plus en plus lourde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Ferreboeuf</w:t>
+                <w:t xml:space="preserve">Quelles priorités en santé-environnement ? Classement par coûts socio-économiques des déterminants de santé-environnement comme outil d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202477151⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (2), pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2024.1793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712797v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles priorités en santé-environnement ? Classement par coûts socio-économiques des déterminants de santé-environnement comme outil d’aide à la décision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can the environmental sustainability of healthcare products be taken into account throughout their life cycle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Degon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gillet Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+                <w:t xml:space="preserve">Dominique Thiveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Harpet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (2), pp.99-108. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.61-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2024.1793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555910v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment prendre en compte la dimension éco-responsable des produits de santé tout au long de leur cycle de vie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Laviolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Degon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gillet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (1), pp.47-60. </w:t>
@@ -1824,90 +1824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital is an increasingly heavy industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Ferreboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77, pp.151-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1941,51 +1941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of Carbon in the Total Cost of Healthcare Procedures: A Methodological Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Simon Pugliesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing a global health care systems collapse through low-tech medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Senequier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,90 +2175,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is environmental sustainability training fundamental to healthcare leadership? State of the art with health students and health leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2777,51 +2777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (9), pp.628-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3100,265 +3100,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement organisationnel innovant et institution publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Plea for the Evaluation of the Carbon Footprint of New Mini-invasive Surgical Technologies in Urology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Misrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de La Taille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsg.305.0015⟩</w:t>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (3), pp.474-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2020.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03247428v1</w:t>
+                <w:t xml:space="preserve">hal-03485499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plea for the Evaluation of the Carbon Footprint of New Mini-invasive Surgical Technologies in Urology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement organisationnel innovant et institution publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sicotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78 (3), pp.474-476. </w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 305, pp.11-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2020.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsg.305.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485499v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03247428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur de la médecine est entre vos mains; À propos de The Patient Will See You Now de Eric Topo</w:t>
               </w:r>
@@ -3715,260 +3715,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement des salariés dans la transition écologique : les enseignements de deux enquêtes de terrain en CHU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+                <w:t xml:space="preserve">Environmental health challenges: prioritisation by socioeconomic cost as a tool to decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.148 / ID 213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305291v1</w:t>
+                <w:t xml:space="preserve">hal-05574530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental health challenges: prioritisation by socioeconomic cost as a tool to decision making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+                <w:t xml:space="preserve">L'engagement des salariés dans la transition écologique : les enseignements de deux enquêtes de terrain en CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.148 / ID 213</w:t>
+              <w:t xml:space="preserve">20e congrès RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574530v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental public policies on air, noise and physical activity: which effectiveness? Evaluation and identification of synergistic evidence-based public interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4140,90 +4140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la finance à la résilience ? Crise environnementale et formation des gestionnaires du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès RIODD : Changer ou s’effondrer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4261,51 +4261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la quantification : la fabrique d’une stratégie bas-carbone dans un hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4324,191 +4324,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective sociomatérielle d’un outil de communication unifiée : Propositions d’analyse à partir d’actions de travail « situées »</w:t>
+                <w:t xml:space="preserve">“The Organization of Distributed Problem-Solving networks: Examining How Core and Periphery Interact together to Solve Problems in Mozilla’s Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Technology Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412021v1</w:t>
+                <w:t xml:space="preserve">hal-02412462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The Organization of Distributed Problem-Solving networks: Examining How Core and Periphery Interact together to Solve Problems in Mozilla’s Community</w:t>
+                <w:t xml:space="preserve">La perspective sociomatérielle d’un outil de communication unifiée : Propositions d’analyse à partir d’actions de travail « situées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Technology Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412462v1</w:t>
+                <w:t xml:space="preserve">hal-02412021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sociotechnique du travail à distance équipée : De l’analyse des usages à la conception d’un outil de collaboration unifiée</w:t>
               </w:r>
@@ -4867,64 +4867,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Chouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,64 +4981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé publique en transition, Petits manuels de la grande transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5200,90 +5200,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition écologique dans les organisations de santé : retour d’expérience d’une formation-action à l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
@@ -5759,51 +5759,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Changement climatique, transitions et santé » : former les agents publics, professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6612,51 +6612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6F64389"/>
+    <w:nsid w:val="7024F5A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6843,51 +6843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-marrauld" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4357-2100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183367197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548729v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2026.101792" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eddy Dandrieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002409" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Simon Pugliesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Siblani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-34-002123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clavel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lescher-Cluzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09402-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/revmed.2025.21.943.47821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05444538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2025.10.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferrare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renzullo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00933-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05013792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2025.21.911.630" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05015061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46989/001c.133524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Degon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lechat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ferreboeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202477151" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390548v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet-Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/2024s151" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00890-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04719835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senequier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bihouix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.14.03035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04196830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Egnell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(23)00169-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Verneuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04252498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Yven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03934100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.0203.136152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03408386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.10.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terenzi Seixas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bourgueil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.305.0015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Misrai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de La Taille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zorn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2020.03.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.238.101-118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03485552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.137-149" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SLVNCFR0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dagorn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04583439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps. Pugliesi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferrare" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202427" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05046382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flinois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Viez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudiniere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03454975v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ollivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0179" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274851v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820896v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudini&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chaussat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Darr&#233;-B&#233;renger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Geist" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01124274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0073" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurie-marrauld" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4357-2100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183367197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548729v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2026.101792" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Simon Pugliesi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Siblani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-34-002123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemarchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eddy Dandrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002409" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/revmed.2025.21.943.47821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lescher-Cluzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09402-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05444538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2025.10.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferrare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renzullo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00933-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05013792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2025.21.911.630" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05015061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Noel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46989/001c.133524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ferreboeuf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202477151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Degon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet Giraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lechat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390548v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet-Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/2024s151" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-024-00890-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04719835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senequier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bihouix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Manet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.14.03035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04196830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Egnell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(23)00169-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Verneuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04252498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Yven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2306.0069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03934100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.0203.136152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03408386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.10.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terenzi Seixas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bourgueil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Misrai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de La Taille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zorn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2020.03.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.305.0015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.238.101-118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03485552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.137-149" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SLVNCFR0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574530v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dagorn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04583439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps. Pugliesi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferrare" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202427" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05046382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flinois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Viez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudiniere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80704-6_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03454975v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ollivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2018.01.0179" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274851v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820896v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudini&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chaussat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Darr&#233;-B&#233;renger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Geist" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01124274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0073" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>