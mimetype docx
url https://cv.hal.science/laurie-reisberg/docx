--- v0 (2026-03-25)
+++ v1 (2026-04-24)
@@ -1497,295 +1497,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical Constraints Provided by the Freetown Layered Complex (Sierra Leone) on the Origin of High-Ti Tholeiitic CAMP Magmas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic and geochemical constraints on lead and fluid sources of the Pb-Zn-Ag mineralization in the polymetallic Tighza-Jbel Aouam district (central Morocco), and relationships with the geodynamic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Reisberg</w:t>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egx073⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Magmatism, metamorphism and associated mineralization in North Africa and related areas, 127, pp.194-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110058v1</w:t>
+                <w:t xml:space="preserve">insu-01355138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic and geochemical constraints on lead and fluid sources of the Pb-Zn-Ag mineralization in the polymetallic Tighza-Jbel Aouam district (central Morocco), and relationships with the geodynamic context</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+                <w:t xml:space="preserve">Geochemical Constraints Provided by the Freetown Layered Complex (Sierra Leone) on the Origin of High-Ti Tholeiitic CAMP Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Callegaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bounajma</w:t>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Magmatism, metamorphism and associated mineralization in North Africa and related areas, 127, pp.194-210. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (9), pp.1811-1840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egx073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01355138v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geology of the world-class Kiaka polyphase gold deposit, West African Craton, Burkina Faso</w:t>
               </w:r>
@@ -3796,492 +3796,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical signatures of sediments documenting Arctic sea-ice and water mass export through Fram Strait since the Last Glacial Maximum</w:t>
+                <w:t xml:space="preserve">Effect of the progressive precipitation of petroleum asphaltenes on the Re-Os radioisotope system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Maccali</w:t>
+                <w:t xml:space="preserve">F. Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
+                <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Carignan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Hautevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.029⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 358, pp.90-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762149v1</w:t>
+                <w:t xml:space="preserve">hal-01303029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the progressive precipitation of petroleum asphaltenes on the Re-Os radioisotope system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Mahdaoui</w:t>
+                <w:t xml:space="preserve">A palaeo Tibet-Myanmar connection ? Reconstructing the Late Eocene drainage system of central Myanmar using a multi-proxy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Poirier</w:t>
+                <w:t xml:space="preserve">C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 358, pp.90-100. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170 (6), pp.929-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.08.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/jgs2012-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01303029v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A palaeo Tibet-Myanmar connection ? Reconstructing the Late Eocene drainage system of central Myanmar using a multi-proxy approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical signatures of sediments documenting Arctic sea-ice and water mass export through Fram Strait since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Maccali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Licht</w:t>
+                <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. France-Lanord</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of London</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.136 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/jgs2012-126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000306v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pb isotopes and geochemical monitoring of Arctic sedimentary supplies and water mass export through Fram Strait since the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Maccali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4789,51 +4789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (12), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5007,277 +5007,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00565333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleosynthetic osmium isotope anomalies in acid leachates of the Murchison meteorite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re–Os systematics of the Raobazhai peridotite massifs from the Dabie orogenic zone, eastern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dauphas</w:t>
+                <w:t xml:space="preserve">Lei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Luguet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiachen Zhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.10.030⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 268 (1-2), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970309v1</w:t>
+                <w:t xml:space="preserve">hal-02970308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re–Os systematics of the Raobazhai peridotite massifs from the Dabie orogenic zone, eastern China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleosynthetic osmium isotope anomalies in acid leachates of the Murchison meteorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zheng</w:t>
+                <w:t xml:space="preserve">A. Luguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiachen Zhi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.G. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.06.021⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 277 (3-4), pp.334-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02970308v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for analysis of osmium isotopes and concentrations in surface and subsurface water samples</w:t>
               </w:r>
@@ -6568,64 +6568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmium, sulphur, and helium isotopic results from the giant Neoproterozoic epithermal Imiter silver deposit, Morocco : evidence for a mantle source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Levresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,289 +6945,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum-group elements and melt percolation processes in Sidamo spinel peridotite xenoliths, Ethiopia, East African Rift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
+                <w:t xml:space="preserve">Re–Os systematics of UB-N, a serpentinized peridotite reference material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Melcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 196 (1-4), pp.57-75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00407-2⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 201 (1-2), pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(03)00234-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970492v1</w:t>
+                <w:t xml:space="preserve">hal-02970437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re–Os systematics of UB-N, a serpentinized peridotite reference material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meisel</w:t>
+                <w:t xml:space="preserve">Platinum-group elements and melt percolation processes in Sidamo spinel peridotite xenoliths, Ethiopia, East African Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Bedini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 201 (1-2), pp.161-179. </w:t>
+              <w:t xml:space="preserve">, 2003, 196 (1-4), pp.57-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(03)00234-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00407-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970437v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Os isotope systematics of sediments of the Brahmaputra River system</w:t>
               </w:r>
@@ -7342,51 +7342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Re-Os Isotopic System: A Review of Analytical Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26 (3), pp.249-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7909,341 +7909,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Os isotopic composition of Himalayan river bedloads and bedrocks: importance of black shales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Os isotopic systematics in mantle xenoliths; age constraints on the Canadian Cordillera lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ludden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00003-0⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 166 (1-2), pp.85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00187-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970642v1</w:t>
+                <w:t xml:space="preserve">hal-02970594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os isotopic systematics in mantle xenoliths; age constraints on the Canadian Cordillera lithosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Peslier</w:t>
+                <w:t xml:space="preserve">The Os isotopic composition of Himalayan river bedloads and bedrocks: importance of black shales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Don Francis</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 166 (1-2), pp.85-101. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 176 (2), pp.203-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00187-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970594v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re–Os constraints on harzburgite and lherzolite formation in the lithospheric mantle: a study of northern Canadian Cordillera xenoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ludden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 64 (17), pp.3061-3071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8747,103 +8747,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources du Plomb et des fluides de la minéralisation Pb-Zn-Ag du district polymétallique Tighza-Jbel Aouam (Maroc central) et contexte géodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 10ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Ifrane, Morocco</w:t>
@@ -8872,103 +8872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations hydrothermales Pb-Zn-Ag du district de Tighza, Maroc : âge, source, origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 8ème édition, Marrakech (Maroc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Marrakech, Maroc</w:t>
@@ -8997,103 +8997,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations hydrothermales Pb-Zn-Ag du district de Tighza, Maroc : âge, source, origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes journées De Launay " Ressources minérales et nouvelle économie: innovation et découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
@@ -10288,51 +10288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF008147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Khoury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03864185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratul Banerjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir K Mondal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Woo Park" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01943-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeet Mitra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Sen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoj Velu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03830" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Klaessens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jousselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Henri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Chernonozhkin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Masurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thebaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allibone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-019-00888-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02405965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marzoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Callegaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egz021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;cillia Morino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bounajma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumangdiw&#232; Ada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.11.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten H.A. van Der Meer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Klaver" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J.V. Riches" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Davies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaradia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.112.1.99" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bourassa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.112.1.145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeryc Schumacher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mahdaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy A. El Desouky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0582-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pujol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.02.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Luguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2016.81.06" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Colin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rapaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Chiaradia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.10.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRS9N4SQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QFBX4NV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Andre-Mayer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeandrasana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.02.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemchin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764661v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGX85P1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Maccali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.029" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-252DLGFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahdaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hautevelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poirier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRG916TR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-126" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002152" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Tredoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Chaumba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.12.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT7X8H6F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bodinier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dautria" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXHVDG3T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003831" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matin Ahmed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2010.02.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40QXNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauphas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Pearson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zheng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiachen Zhi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.06.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSX71FB6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970310v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.09.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delsate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VQKM0Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ludden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Staudigel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.07.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTNWSWSF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376463v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Najman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bickle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzanti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43D3W0L8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solgadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Moyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sawyer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gscanmin.45.3.581" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266572v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oxburgh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.033" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1MCQWB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00672451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. C. Zhi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lorand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970417v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Gaffney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Nelson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eiler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.07.027" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ75SD23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185096v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MK5T52C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123602v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Levresse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.02.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JBGPZV3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bedini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.04.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-075HG36W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970631v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asrat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludden John N." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleizes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970492v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00407-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXPVTG5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970437v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meisel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Moser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Melcher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00234-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVB428R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Singh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00201-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2SJMV6B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970487v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2002.tb00633.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WFPBDFQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970647v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00962-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VJT2RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970645v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00865-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW8Z525-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01894565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Decitre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael James" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gc000178" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970644v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Kudrass" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000532" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970642v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00003-0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26T98X0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970594v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peslier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Francis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00187-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD5F0FDC38A01A2C6864D1ACC22281FBC5109EAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00391-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W028CLGP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970639v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00080-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31F6DF55560CF2532718A45FC43DE3428FC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970609v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molzahn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;rner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(96)00178-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970600v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/376159a0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F697642D38E1270B9D758FCC566FE6F1BB55F465/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Snow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00099-X" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9VHVQN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882524v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952550v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944496v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Stephant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679882v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Peng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.S. Xu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhedja" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679909v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679896v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Sun" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00681440v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02407289v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callegaro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dal Corso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H.F.L. Davies" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaradia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68009-5_4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF008147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Khoury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03864185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratul Banerjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir K Mondal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Woo Park" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01943-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeet Mitra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Sen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoj Velu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03830" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Klaessens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jousselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Henri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Chernonozhkin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Masurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thebaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allibone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-019-00888-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02405965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marzoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Callegaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egz021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;cillia Morino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bounajma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumangdiw&#232; Ada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.11.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten H.A. van Der Meer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Klaver" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J.V. Riches" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Davies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaradia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.112.1.99" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bourassa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.112.1.145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeryc Schumacher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mahdaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy A. El Desouky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0582-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pujol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.02.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Luguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2016.81.06" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Colin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rapaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Chiaradia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.10.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRS9N4SQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QFBX4NV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Andre-Mayer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeandrasana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.02.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemchin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764661v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGX85P1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahdaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hautevelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poirier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRG916TR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-126" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Maccali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-252DLGFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002152" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Tredoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Chaumba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.12.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT7X8H6F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bodinier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dautria" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXHVDG3T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003831" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matin Ahmed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2010.02.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40QXNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970308v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiachen Zhi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.06.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSX71FB6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauphas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Pearson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970310v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.09.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delsate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VQKM0Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ludden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Staudigel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.07.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTNWSWSF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376463v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Najman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bickle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzanti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43D3W0L8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solgadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Moyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sawyer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gscanmin.45.3.581" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266572v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oxburgh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.033" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1MCQWB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00672451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. C. Zhi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lorand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970417v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Gaffney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Nelson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eiler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.07.027" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ75SD23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185096v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MK5T52C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123602v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Levresse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.02.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JBGPZV3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bedini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.04.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-075HG36W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970631v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asrat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludden John N." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleizes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meisel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Moser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Melcher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00234-1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVB428R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00407-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXPVTG5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Singh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00201-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2SJMV6B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970487v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2002.tb00633.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WFPBDFQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970647v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00962-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VJT2RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970645v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00865-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW8Z525-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01894565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Decitre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael James" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gc000178" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970644v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Kudrass" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000532" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970594v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peslier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Francis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00187-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD5F0FDC38A01A2C6864D1ACC22281FBC5109EAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00003-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26T98X0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00391-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W028CLGP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970639v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00080-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31F6DF55560CF2532718A45FC43DE3428FC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970609v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molzahn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;rner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(96)00178-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970600v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/376159a0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F697642D38E1270B9D758FCC566FE6F1BB55F465/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Snow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00099-X" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9VHVQN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882524v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952550v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944496v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Stephant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679882v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Peng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.S. Xu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhedja" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679909v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679896v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Sun" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00681440v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02407289v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callegaro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dal Corso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H.F.L. Davies" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaradia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68009-5_4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>