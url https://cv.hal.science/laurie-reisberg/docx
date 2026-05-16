--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1125,295 +1125,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion-related affinity and orogenic gold overprint at the Paleoproterozoic Bonikro Au–(Mo) deposit (Côte d’Ivoire, West African Craton)</w:t>
+                <w:t xml:space="preserve">The Central Atlantic Magmatic Province (CAMP) in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Masurel</w:t>
+                <w:t xml:space="preserve">Andrea Marzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thebaud</w:t>
+                <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Allibone</w:t>
+                <w:t xml:space="preserve">Nasrrddine Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
+                <w:t xml:space="preserve">Sara Callegaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Hein</w:t>
+                <w:t xml:space="preserve">Renaud Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (5), pp.945-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-019-00888-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egz021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374668v1</w:t>
+                <w:t xml:space="preserve">hal-02405965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Central Atlantic Magmatic Province (CAMP) in Morocco</w:t>
+                <w:t xml:space="preserve">Intrusion-related affinity and orogenic gold overprint at the Paleoproterozoic Bonikro Au–(Mo) deposit (Côte d’Ivoire, West African Craton)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Marzoli</w:t>
+                <w:t xml:space="preserve">Quentin Masurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bertrand</w:t>
+                <w:t xml:space="preserve">Nicolas Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasrrddine Youbi</w:t>
+                <w:t xml:space="preserve">Andrew Allibone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Callegaro</w:t>
+                <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Merle</w:t>
+                <w:t xml:space="preserve">Kim Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (5), pp.945-996. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egz021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-019-00888-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405965v1</w:t>
+                <w:t xml:space="preserve">hal-02374668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation mechanisms of the early Hadean mantle: Insights from combined 176Hf-142,143Nd signatures of Archean rocks from the Saglek Block</w:t>
               </w:r>
@@ -1637,77 +1637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical Constraints Provided by the Freetown Layered Complex (Sierra Leone) on the Origin of High-Ti Tholeiitic CAMP Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Callegaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Eglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koumangdiwè Ada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1899,291 +1899,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01397784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of an Archaean whole rock Re-Os isochron for the Venetia lithospheric mantle: Evidence for rapid crustal recycling and lithosphere stabilisation at 3.3 Ga</w:t>
+                <w:t xml:space="preserve">Mt Bambouto Volcano, Cameroon Line: Mantle Source and Differentiation of Within-plate Alkaline Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinten H.A. van Der Meer</w:t>
+                <w:t xml:space="preserve">R. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn Klaver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Reisberg</w:t>
+                <w:t xml:space="preserve">A. Marzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy J.V. Riches</w:t>
+                <w:t xml:space="preserve">F. Aka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Davies</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Chiaradia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (5), pp.933-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egx041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970281v1</w:t>
+                <w:t xml:space="preserve">hal-02970278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mt Bambouto Volcano, Cameroon Line: Mantle Source and Differentiation of Within-plate Alkaline Rocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preservation of an Archaean whole rock Re-Os isochron for the Venetia lithospheric mantle: Evidence for rapid crustal recycling and lithosphere stabilisation at 3.3 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marzoli</w:t>
+                <w:t xml:space="preserve">Quinten H.A. van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aka</w:t>
+                <w:t xml:space="preserve">Martijn Klaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chiaradia</w:t>
+                <w:t xml:space="preserve">Amy J.V. Riches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Reisberg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gareth Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (5), pp.933-962. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216, pp.242-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egx041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970278v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paleoproterozoic Copper-Gold Deposits of the Gaoua District, Burkina Faso: Superposition of Orogenic Gold on a Porphyry Copper Occurrence?</w:t>
               </w:r>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Siebenaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Bourassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagenetic origin of the stratiform Cu-Co deposit at Kamoto in the Central African Copperbelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdy A. El Desouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,90 +3100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriched mantle source for the Central Atlantic magmatic province: New supporting evidence from southwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Callegaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Rapaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Chiaradia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3427,51 +3427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ramiandrisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rabeandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3522,90 +3522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr, Nd, Pb and Os Isotope Systematics of CAMP Tholeiites from Eastern North America (ENA): Evidence of a Subduction-enriched Mantle Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nemchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3656,77 +3656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper and lower crust recycling in the source of CAMP basaltic dykes from southeastern North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Callegaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Chiaradia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3796,492 +3796,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the progressive precipitation of petroleum asphaltenes on the Re-Os radioisotope system</w:t>
+                <w:t xml:space="preserve">A palaeo Tibet-Myanmar connection ? Reconstructing the Late Eocene drainage system of central Myanmar using a multi-proxy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mahdaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A. Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hautevelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Poirier</w:t>
+                <w:t xml:space="preserve">C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.08.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170 (6), pp.929-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2012-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303029v1</w:t>
+                <w:t xml:space="preserve">hal-01000306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A palaeo Tibet-Myanmar connection ? Reconstructing the Late Eocene drainage system of central Myanmar using a multi-proxy approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical signatures of sediments documenting Arctic sea-ice and water mass export through Fram Strait since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Maccali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Licht</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of London</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/jgs2012-126⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.136 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000306v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical signatures of sediments documenting Arctic sea-ice and water mass export through Fram Strait since the Last Glacial Maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the progressive precipitation of petroleum asphaltenes on the Re-Os radioisotope system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Maccali</w:t>
+                <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
+                <w:t xml:space="preserve">Y. Hautevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Carignan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64, pp.136 - 151. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 358, pp.90-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762149v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pb isotopes and geochemical monitoring of Arctic sedimentary supplies and water mass export through Fram Strait since the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Maccali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4604,77 +4604,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40Ar/39Ar ages and Sr-Nd-Pb-Os geochemistry of CAMP tholeiites from Western Maranhão basin (NE Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,77 +4763,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of osmium at the freshwater-saltwater interface based on Ganga derived sediments from the estuarine zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (12), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4880,51 +4880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved osmium in Bengal plain groundwater: Implications for the marine Os budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,51 +5129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosynthetic osmium isotope anomalies in acid leachates of the Murchison meteorite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5257,277 +5257,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for analysis of osmium isotopes and concentrations in surface and subsurface water samples</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water mass exchange and variations in seawater temperature in the NW Tethys during the Early Jurassic: evidence from neodymium and oxygen isotopes of fish teeth and belemnites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delsate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.09.018⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970310v1</w:t>
+                <w:t xml:space="preserve">hal-00419964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water mass exchange and variations in seawater temperature in the NW Tethys during the Early Jurassic: evidence from neodymium and oxygen isotopes of fish teeth and belemnites.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method for analysis of osmium isotopes and concentrations in surface and subsurface water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 258 (3-4), pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.06.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00419964v1</w:t>
+                <w:t xml:space="preserve">hal-02970310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re–Os results from ODP Site 801: Evidence for extensive Re uptake during alteration of oceanic crust</w:t>
               </w:r>
@@ -5681,51 +5681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,51 +5978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sawyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (3), pp.581-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6185,51 +6185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Os and S systematics of spinel peridotite xenoliths from east central China: Evidence for contrasting effects of melt percolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. C. Zhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,51 +6439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neodymium isotope evolution of NW Tethyan upper ocean waters throughout the Cretaceous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6549,289 +6549,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmium, sulphur, and helium isotopic results from the giant Neoproterozoic epithermal Imiter silver deposit, Morocco : evidence for a mantle source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of Os model ages in pervasively metasomatized continental mantle lithosphere: a case study of Sidamo spinel peridotite xenoliths (East African Rift, Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Levresse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosa Maria Bedini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 207, pp.59-79. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 208 (1-4), pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.02.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123602v1</w:t>
+                <w:t xml:space="preserve">hal-02970422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Os model ages in pervasively metasomatized continental mantle lithosphere: a case study of Sidamo spinel peridotite xenoliths (East African Rift, Ethiopia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
+                <w:t xml:space="preserve">Osmium, sulphur, and helium isotopic results from the giant Neoproterozoic epithermal Imiter silver deposit, Morocco : evidence for a mantle source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Levresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Maria Bedini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 208 (1-4), pp.119-140. </w:t>
+              <w:t xml:space="preserve">, 2004, 207, pp.59-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970422v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrology and Isotope Geochemistry of the Pan-African Negash Pluton, Northern Ethiopia: Mafic-Felsic Magma Interactions During the Construction of Shallow-level Calc-alkaline Plutons</w:t>
               </w:r>
@@ -6990,51 +6990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Melcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7123,51 +7123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bedini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 196 (1-4), pp.57-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8418,51 +8418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os, Sr, Nd, Pb, O isotope and trace element data from the Ferrar flood basalts, antarctica: evidence for an enriched subcontinental lithospheric source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Molzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wörner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8509,51 +8509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longevity of sub-continental mantle lithosphere from osmium isotope systematics in orogenic peridotite massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Lorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9256,51 +9256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longevity and multistage evolution of subcontinental lithosphere mantle beneath eastern China: evidence from Re-Os isotope geochemistry of mantle peridotite xenoliths from Jiansu and Anhui Provinces, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. C. Zhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,64 +9390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouhedja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Golschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9466,312 +9466,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a single metasomatic event in the lithosphere beneath the french Massif Central: mineralogical, geochemical and isotopic constraints from mantle hydrous xenoliths from the Deves province</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bouhedja</w:t>
+                <w:t xml:space="preserve">The mantle lithosphee beneath eastern China: trace element and Os isotopic results from spinel peridotite xenoliths from Jianfsu province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. C. Zhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.C. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Deloule</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.D. Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUG XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Strasbourg, France. pp.414</w:t>
+              <w:t xml:space="preserve">, 2001, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679909v1</w:t>
+                <w:t xml:space="preserve">hal-00679896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mantle lithosphee beneath eastern China: trace element and Os isotopic results from spinel peridotite xenoliths from Jianfsu province</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Evidence for a single metasomatic event in the lithosphere beneath the french Massif Central: mineralogical, geochemical and isotopic constraints from mantle hydrous xenoliths from the Deves province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouhedja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">W.D. Sun</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUG XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, 2001, Strasbourg, France. pp.414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679896v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for equilibrium crystallization of amphiboles and clinopyroxenes in mantle modally metasomatized peridotite xenoliths from french Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouhedja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9981,51 +9981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Central Atlantic magmatic province: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callegaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10288,51 +10288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF008147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Khoury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03864185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratul Banerjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir K Mondal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Woo Park" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01943-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeet Mitra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Sen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoj Velu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03830" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Klaessens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jousselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Henri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Chernonozhkin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Masurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thebaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allibone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-019-00888-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02405965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marzoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Callegaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egz021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;cillia Morino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bounajma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumangdiw&#232; Ada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.11.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten H.A. van Der Meer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Klaver" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J.V. Riches" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Davies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaradia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.112.1.99" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bourassa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.112.1.145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeryc Schumacher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mahdaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy A. El Desouky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0582-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pujol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.02.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Luguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2016.81.06" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Colin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rapaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Chiaradia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.10.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRS9N4SQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QFBX4NV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Andre-Mayer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeandrasana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.02.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemchin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764661v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGX85P1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahdaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hautevelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poirier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRG916TR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-126" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Maccali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-252DLGFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002152" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Tredoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Chaumba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.12.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT7X8H6F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bodinier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dautria" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXHVDG3T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003831" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matin Ahmed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2010.02.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40QXNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970308v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiachen Zhi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.06.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSX71FB6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauphas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Pearson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970310v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.09.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delsate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VQKM0Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ludden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Staudigel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.07.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTNWSWSF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376463v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Najman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bickle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzanti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43D3W0L8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solgadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Moyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sawyer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gscanmin.45.3.581" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266572v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oxburgh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.033" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1MCQWB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00672451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. C. Zhi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lorand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970417v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Gaffney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Nelson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eiler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.07.027" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ75SD23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185096v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MK5T52C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123602v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Levresse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.02.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JBGPZV3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bedini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.04.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-075HG36W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970631v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asrat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludden John N." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleizes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meisel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Moser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Melcher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00234-1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVB428R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00407-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXPVTG5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Singh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00201-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2SJMV6B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970487v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2002.tb00633.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WFPBDFQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970647v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00962-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VJT2RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970645v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00865-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW8Z525-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01894565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Decitre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael James" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gc000178" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970644v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Kudrass" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000532" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970594v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peslier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Francis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00187-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD5F0FDC38A01A2C6864D1ACC22281FBC5109EAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00003-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26T98X0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00391-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W028CLGP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970639v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00080-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31F6DF55560CF2532718A45FC43DE3428FC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970609v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molzahn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;rner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(96)00178-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970600v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/376159a0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F697642D38E1270B9D758FCC566FE6F1BB55F465/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Snow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00099-X" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9VHVQN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882524v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952550v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944496v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Stephant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679882v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Peng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.S. Xu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhedja" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679909v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679896v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Sun" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00681440v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02407289v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callegaro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dal Corso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H.F.L. Davies" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaradia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68009-5_4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF008147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Khoury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03864185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratul Banerjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir K Mondal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Woo Park" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01943-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeet Mitra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Sen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoj Velu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03830" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Klaessens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jousselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Henri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Chernonozhkin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02405965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marzoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Callegaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egz021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Masurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thebaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allibone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Mayer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-019-00888-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;cillia Morino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bounajma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumangdiw&#232; Ada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.11.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaradia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten H.A. van Der Meer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Klaver" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J.V. Riches" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Davies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Siebenaller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.112.1.99" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bourassa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.112.1.145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeryc Schumacher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mahdaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy A. El Desouky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0582-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pujol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.02.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Luguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2016.81.06" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Colin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rapaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Chiaradia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.10.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRS9N4SQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QFBX4NV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Andre-Mayer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabeandrasana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.02.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemchin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764661v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.06.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGX85P1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000306v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Maccali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-252DLGFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahdaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hautevelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poirier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRG916TR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002152" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Tredoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Chaumba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.12.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT7X8H6F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bodinier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dautria" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXHVDG3T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003831" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matin Ahmed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2010.02.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40QXNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970308v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiachen Zhi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.06.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSX71FB6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauphas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Pearson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delsate" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VQKM0Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.09.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ludden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Staudigel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.07.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTNWSWSF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376463v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Najman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bickle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzanti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43D3W0L8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solgadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Moyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sawyer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gscanmin.45.3.581" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266572v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oxburgh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.033" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1MCQWB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00672451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. C. Zhi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lorand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970417v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Gaffney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Nelson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eiler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.07.027" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ75SD23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185096v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MK5T52C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970422v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bedini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.04.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-075HG36W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Levresse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.02.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JBGPZV3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970631v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asrat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludden John N." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleizes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meisel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Moser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Melcher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00234-1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVB428R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00407-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXPVTG5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Singh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00201-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2SJMV6B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970487v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2002.tb00633.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WFPBDFQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970647v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00962-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VJT2RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970645v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00865-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW8Z525-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01894565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Decitre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael James" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gc000178" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970644v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Kudrass" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000532" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970594v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peslier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Francis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00187-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD5F0FDC38A01A2C6864D1ACC22281FBC5109EAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00003-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26T98X0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00391-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W028CLGP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970639v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00080-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31F6DF55560CF2532718A45FC43DE3428FC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970609v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molzahn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;rner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(96)00178-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970600v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/376159a0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F697642D38E1270B9D758FCC566FE6F1BB55F465/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Snow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00099-X" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9VHVQN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882524v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952550v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944496v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Stephant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679882v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Peng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.S. Xu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhedja" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679896v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Sun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00679909v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00681440v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02407289v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callegaro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dal Corso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H.F.L. Davies" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiaradia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68009-5_4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>