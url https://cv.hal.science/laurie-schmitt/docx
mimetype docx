--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurie Schmitt </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le documentaire démultiplié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les podcasts natifs, une production artisanale aux marges de la radio. Chroniques d' (in)dépendances éditoriales et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « plateformisation » des pratiques culturelles : reconfigurations des offres et enjeux de découvrabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 64 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.064.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de l'ouvrage de Gaël Stephan Produire, disent-ils : plateformes numériques et transformation d'une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'offre composite de la vidéo à la demande en France: d'une analyse des publics modèles à une proposition de typologie des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17(1| 1er semestre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netflix au temps du confinement : de l’hégémonie économique à « l’hégémonie culturelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (218), p. 35-62. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.218.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netflix et les professionnels du cinéma et de l'audiovisuel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, p. 66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours professionnels entre journalisme et communication : tactiques de légitimation ou stratégies de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, p. 13-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Youtubeurs, ces témoins ordinaires d'évènements extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulule, du courtage à la structuration des pratiques de création dans l'édition, la musique et l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.3154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les webdocumentaires, un terrain d’expérimentation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/slj.v6.n1.2017.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Le transmédia&amp;quot;, un &amp;quot;label&amp;quot; promotionnel des industries culturelles, toujours en cours d’expérimentation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°16/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images amateur sur Citizenside : entre encadrement et uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 136-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images amateur sur Citizenside. Entre encadrement et uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication dans la séance plénière &amp;quot;Comment les mutations contemporaines redéfinissent les modèles de la culture en région Provence-Alpes-Côte d’Azur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum entreprendre dans la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arsud, Jan 2026, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un observatoire du cinéma et de l'image en mouvement en AuRA : une recherche-action au croisement des enjeux scientifiques et professionnels au sein d'un pôle territorial ICC (France 2030)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire des Industries Culturelles et Créatives Région Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve-lés-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations numériques au sein des ICC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum entreprendre dans la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découvrabilité sur les services de VàD : entre médiation humaine et tentation algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « découvrabilité » des contenus culturels en ligne : comment articuler plateformes numériques, algorithmes de recommandation et politiques culturelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des politiques culturelles, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing Podcast : between Instability and Attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA Radio and Sound Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sheffield, Sep 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;Médias et &amp;quot;créativité&amp;quot; : des expérimentations aux structurations en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Médias et nouvelles écritures : des créations à la marge ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC UGA, Apr 2024, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les usages de Netflix suite à son arrivée en France il y a dix ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Culture, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien avec des professionnels du cinéma et de l'audiovisuel : entre immersion et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'entretien de recherche en sciences de l'information et de la communication : interroger les professionnels du discours ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elico-Gresec, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Transformations des médias et du cinéma à l'ère de l'IA : évolution des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Auvergne-Rhône-Alpes du Pôle régional d'éducation aux images et aux nouveaux médias : "Transformations de la création et de l'éducation aux images à l'ère de l'IA"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lux, Scène nationale, Nov 2024, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les usages de l’IA générative de l’école à l’université : projets croisés d’enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Les émotions sont-elles des données comme les autres ? Enjeux de coopération entre les équipes créatives et les IA génératives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabCom MeetUX, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d'ateliers d'insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC - Crem, Jun 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l'offre de VàD en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Enjeux contemporains du cinéma et de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec-Ircav-LabSic, Nov 2024, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les abonné.s de Tënk : publics, pratiques et usages de la plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats généraux du Film documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lussas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des « plateformes » de VàD en France : homogénéisation technique, permanence de la médiation humaine, structuration des co-opérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp.216-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;Produire des podcasts : quels défis de l'accompagnement artistique et économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Podcast : les sons de créativité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC UGA, Apr 2023, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tënk, un modèle alternatif de plateforme de VàD : de son positionnement “militant” aux usages “engagés” de ses publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plateformes et usages : cinéma, télévision, jeu vidéo et création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, par l’Université de Montréal et l’Université Sorbonne-Nouvelle, Nov 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les films de patrimoine dans les services de VàD : enjeux croisés de distribution et de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Paradicc : Plateformes de vidéos à la demande : au-delà de Netflix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec, Elico et Marge, May 2023, Villeubanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes en Auvergne-Rhône-Alpes de diffusion de contenus culturels : synthèse des principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Paradicc - Plateformes de vidéos à la demande : au-delà de Netflix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec (UGA) - Elico (Lyon 2) - Marge (Lyon 3) - Pôle Pixel, May 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;L'utilité sociale des SIC : institutions et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Escande-Gauquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « docuphiles » face à Tënk : des négociations entre pratiques ancrées du documentaire et usages normés de la VàD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes VOD et stratégies de niches : enjeux de création, enjeux de médiation, enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d’études de l’Autorité de régulation de la communication audiovisuelle et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCOM, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement mondial et services de VOD : les grandes manœuvres par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et médias en temps de confinement : discours, acteurs, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ICCA et le laboratoire CIM - Sorbonne Nouvelle, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques et territoires « créatifs ». Les enjeux des filières culturelles en région AURA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Elico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elico, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs de films de patrimoine au prisme de la vod/svod : entre tensions et tentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Plateformisation de l’audiovisuel et nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le CEMTI, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulule : des mobilisations différenciées en fonction des filières (édition, musique, audiovisuel, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet MODIPIC. Les industries culturelles à la conquête des plateformes, organisée par le GRESEC et le Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding et numérique, le cas d'Ulule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du GRESEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hybridités professionnelles entre journalisme et communication : tactiques de légitimation ou stratégies de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l’ACFAS. La profession de communicateur : parcours atypiques et recherche de statut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les YouTubeurs, ces témoins ordinaires d’évènements extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Youtubeurs, Youtubeuses, organisé par le Prim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et autres professionnels au prisme des productions web : des relations de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale des métiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par la CPNEG et la CERJ, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre dispositifs hétérogènes de narration et pratiques médiatiques d’exploration : le webdocumentaire comme prétexte numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La communication numérique au cœur des sociétés : dispositifs, logiques de développement et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, May 2015, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d'une table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Penser les catégories de pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ICCA - Université Sorbonne Nouvelle Paris 3, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des images d'astrophysique : aurores, comètes et exoplanètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude Cybele : Communication et images d’astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le GRESEC et l’IPAG, Nov 2014, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aurores, une expérience sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet Cybele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC; IPAG, Nov 2014, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes au regard des autres professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82e congrès de l’ACFAS. Relationnistes, journalistes, attachés politiques et spécialistes du marketing : opposants, concurrents, partenaires?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et place des photographies d’amateurs au sein des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Education aux médias – Photographie de presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Académie de Grenoble, Mar 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités géophysiques et sociales des épisodes sismiques et pluvieux. Les productions médiatiques immédiates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogis. Communication, Géosciences, Innondations, Seismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec, ISTerre, LTHE, 2013, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amateur au regard du professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La création artistique au prisme du web : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ICCA, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie dans le graphisme aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graphisme : objets communicants, réseaux sociaux… Enjeux et problématiques du graphisme numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois du Graphisme, Nov 2012, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie dans le graphisme aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graphisme : objets communicants, réseaux sociaux.. Enjeux et problématiques du graphisme numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois du Graphisme, Nov 2012, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photographies amateurs publiées dans la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude du CARISM, Pratiques amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon-Assas, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une diversification des formes d’écriture testimoniale dans la presse écrite française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de la SFSIC. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies d’amateurs en temps de conflits : objet construit en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de la SFSIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l’Information et de la Communication (SFSIC), Institut de la communication et des médias, 2009, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les attendus d’une approche en SIC des productions médiatiques d’amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etudes sur le Journalisme. L’ordinaire du Journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELSA Université Paris IV, CRAPE, ELICO, GRIPIC, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amateur Images in News : indices of power struggles in the fragmented public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Communication Research and Education Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA, Aug 2007, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines. 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les médias utilisent les photographies des amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bord de l'Eau/INA, pp.230, 2012, Penser les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des services de vidéo à la demande : les grandes tendances de l’offre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullich Vincent et Schmitt Laurie (dir.), Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les films de patrimoine dans les services de VàD français : entre stratégies de différenciation de l’offre et de sécurisation du catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullich Vincent et Schmitt Laurie (dir.) Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socio-économie des médias : les stratégies de production et de valorisation des contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et médiatisation, Benoit Lafon (dir.), PUG, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes au regard des professionnels de la communication. Des relations stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadège Broustau, Chantal Francoeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations publiques et journalisme à l'ère numérique. Dynamiques de collaboration, de conflit et de consentement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Québec, 2017, 978-2-7605-4753-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et autres professions au prisme des productions web : des relations de coproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Le journalisme en questions. Nouvelles frontières des médias et du journalisme, Jean-Marie Charon et Jacqueline Papet (dir.), INA Editions, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et pratiques socioprofessionnelles dans un marché industriel. Les sites UGC Scoopt et CitizenSide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGOSTELLINI Serge, AUGEY Dominique, LAURIE Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre communautés et mobilité : une approche interdisciplinaire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Mines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A snapshot from the European educational landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoetanya Sujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Carpentier, P. Pruulmann-Vengerfeldt, K. Nordenstreng, M. Hartmann, P. Vihalemm, B. Cammaerts &amp; H. Nieminen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media technologies and democracy in an enlarged Europe, The intelectual work of the 2007 European media and communication doctoral summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tartu University Press, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’intelligence artificielle au sein des industries culturelles : quels enjeux de formation universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inès Garmon, Fabienne Martin-Juchat, Grégoire Besson (dir.), Les émotions sont-elles des données comme les autres ? Enjeux de la coopération entre les équipes créatives et les IA génératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une émission de radio et deux Podcasts &amp;quot;Médias et nouvelles écritures : des créations à la marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Campus Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview &amp;quot;Les 10 ans de Netflix en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une émission de radio et trois podcasts &amp;quot;Podcast : Les sons de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Campus Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la création à la consommation de productions culturelles et médiatiques industrialisées : entre mutations et continuités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission de radio sur &amp;quot;Les photographies amateurs à l'assaut des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission de radio &amp;quot;Médialogues&amp;quot; sur &amp;quot;La photo amateur dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes en Auvergne Rhône-Alpes de diffusion de contenus culturels : enjeux économiques, enjeux de culture, enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Auvergne-Rhône-Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation différenciée des plateformes par les industries culturelles : de la production à la diffusion des contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex ICCA. 2021, https://icca.univ-paris13.fr/wp-content/uploads/ICCA_Modipic_V3.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amateur au regard du professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Labex ICCA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photographies des amateurs au regard des professionnels : des productions « participatives » discutées, régulées et ancrées au sein de la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Gresec; Université Stendhal Grenoble3. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonances d'une presse quotidienne en mutations : enjeu de l'intégration des photographies d'amateurs au sein des pratiques journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Stendhal - Grenoble III; Gresec, Université Grenoble Alpes (France), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04387588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le documentaire démultiplié. De la télévision à l’audiovisuel : formats, thèmes, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles à la conquête des plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1-2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les industries culturelles à la conquête des plateformes ». Dossier de la revue tic&société, vol. 13, n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 13, N° 1-2, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’occasion des quinze ans de la revue : l’internationalisation de la culture, de l’information et de la communication : quels enjeux contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Flon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Holubowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17/2, https://lesenjeux.univ-grenoble-alpes.fr/2016/articles-revue/dossier-2016-linternationalisation-de-la-culture-de-linformation-et-de-la-communication-quels-enjeux-, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication numérique : acteurs, dispositifs, pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurie Schmitt </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le documentaire démultiplié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les podcasts natifs, une production artisanale aux marges de la radio. Chroniques d' (in)dépendances éditoriales et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « plateformisation » des pratiques culturelles : reconfigurations des offres et enjeux de découvrabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 64 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.064.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'offre composite de la vidéo à la demande en France: d'une analyse des publics modèles à une proposition de typologie des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17(1| 1er semestre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de l'ouvrage de Gaël Stephan Produire, disent-ils : plateformes numériques et transformation d'une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netflix au temps du confinement : de l’hégémonie économique à « l’hégémonie culturelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (218), p. 35-62. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.218.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netflix et les professionnels du cinéma et de l'audiovisuel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, p. 66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Youtubeurs, ces témoins ordinaires d'évènements extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulule, du courtage à la structuration des pratiques de création dans l'édition, la musique et l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.3154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours professionnels entre journalisme et communication : tactiques de légitimation ou stratégies de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, p. 13-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les webdocumentaires, un terrain d’expérimentation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/slj.v6.n1.2017.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Le transmédia&amp;quot;, un &amp;quot;label&amp;quot; promotionnel des industries culturelles, toujours en cours d’expérimentation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°16/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images amateur sur Citizenside : entre encadrement et uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 136-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images amateur sur Citizenside. Entre encadrement et uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication dans la séance plénière &amp;quot;Comment les mutations contemporaines redéfinissent les modèles de la culture en région Provence-Alpes-Côte d’Azur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum entreprendre dans la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arsud, Jan 2026, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découvrabilité sur les services de VàD : entre médiation humaine et tentation algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « découvrabilité » des contenus culturels en ligne : comment articuler plateformes numériques, algorithmes de recommandation et politiques culturelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des politiques culturelles, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un observatoire du cinéma et de l'image en mouvement en AuRA : une recherche-action au croisement des enjeux scientifiques et professionnels au sein d'un pôle territorial ICC (France 2030)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire des Industries Culturelles et Créatives Région Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve-lés-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations numériques au sein des ICC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum entreprendre dans la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing Podcast : between Instability and Attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA Radio and Sound Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sheffield, Sep 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d'ateliers d'insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC - Crem, Jun 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Transformations des médias et du cinéma à l'ère de l'IA : évolution des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Auvergne-Rhône-Alpes du Pôle régional d'éducation aux images et aux nouveaux médias : "Transformations de la création et de l'éducation aux images à l'ère de l'IA"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lux, Scène nationale, Nov 2024, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les usages de l’IA générative de l’école à l’université : projets croisés d’enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Les émotions sont-elles des données comme les autres ? Enjeux de coopération entre les équipes créatives et les IA génératives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabCom MeetUX, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien avec des professionnels du cinéma et de l'audiovisuel : entre immersion et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'entretien de recherche en sciences de l'information et de la communication : interroger les professionnels du discours ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elico-Gresec, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les usages de Netflix suite à son arrivée en France il y a dix ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Culture, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l'offre de VàD en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Enjeux contemporains du cinéma et de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec-Ircav-LabSic, Nov 2024, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;Médias et &amp;quot;créativité&amp;quot; : des expérimentations aux structurations en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Médias et nouvelles écritures : des créations à la marge ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC UGA, Apr 2024, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes en Auvergne-Rhône-Alpes de diffusion de contenus culturels : synthèse des principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Paradicc - Plateformes de vidéos à la demande : au-delà de Netflix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec (UGA) - Elico (Lyon 2) - Marge (Lyon 3) - Pôle Pixel, May 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tënk, un modèle alternatif de plateforme de VàD : de son positionnement “militant” aux usages “engagés” de ses publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plateformes et usages : cinéma, télévision, jeu vidéo et création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, par l’Université de Montréal et l’Université Sorbonne-Nouvelle, Nov 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les films de patrimoine dans les services de VàD : enjeux croisés de distribution et de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Paradicc : Plateformes de vidéos à la demande : au-delà de Netflix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec, Elico et Marge, May 2023, Villeubanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « docuphiles » face à Tënk : des négociations entre pratiques ancrées du documentaire et usages normés de la VàD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;L'utilité sociale des SIC : institutions et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Escande-Gauquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les abonné.s de Tënk : publics, pratiques et usages de la plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats généraux du Film documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lussas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des « plateformes » de VàD en France : homogénéisation technique, permanence de la médiation humaine, structuration des co-opérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp.216-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;Produire des podcasts : quels défis de l'accompagnement artistique et économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Podcast : les sons de créativité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC UGA, Apr 2023, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes VOD et stratégies de niches : enjeux de création, enjeux de médiation, enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d’études de l’Autorité de régulation de la communication audiovisuelle et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCOM, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques et territoires « créatifs ». Les enjeux des filières culturelles en région AURA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Elico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elico, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement mondial et services de VOD : les grandes manœuvres par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et médias en temps de confinement : discours, acteurs, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ICCA et le laboratoire CIM - Sorbonne Nouvelle, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs de films de patrimoine au prisme de la vod/svod : entre tensions et tentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Plateformisation de l’audiovisuel et nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le CEMTI, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hybridités professionnelles entre journalisme et communication : tactiques de légitimation ou stratégies de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l’ACFAS. La profession de communicateur : parcours atypiques et recherche de statut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding et numérique, le cas d'Ulule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du GRESEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulule : des mobilisations différenciées en fonction des filières (édition, musique, audiovisuel, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet MODIPIC. Les industries culturelles à la conquête des plateformes, organisée par le GRESEC et le Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les YouTubeurs, ces témoins ordinaires d’évènements extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Youtubeurs, Youtubeuses, organisé par le Prim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre dispositifs hétérogènes de narration et pratiques médiatiques d’exploration : le webdocumentaire comme prétexte numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La communication numérique au cœur des sociétés : dispositifs, logiques de développement et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, May 2015, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d'une table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Penser les catégories de pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ICCA - Université Sorbonne Nouvelle Paris 3, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et autres professionnels au prisme des productions web : des relations de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale des métiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par la CPNEG et la CERJ, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aurores, une expérience sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet Cybele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC; IPAG, Nov 2014, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes au regard des autres professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82e congrès de l’ACFAS. Relationnistes, journalistes, attachés politiques et spécialistes du marketing : opposants, concurrents, partenaires?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des images d'astrophysique : aurores, comètes et exoplanètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude Cybele : Communication et images d’astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le GRESEC et l’IPAG, Nov 2014, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amateur au regard du professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La création artistique au prisme du web : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ICCA, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et place des photographies d’amateurs au sein des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Education aux médias – Photographie de presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Académie de Grenoble, Mar 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités géophysiques et sociales des épisodes sismiques et pluvieux. Les productions médiatiques immédiates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogis. Communication, Géosciences, Innondations, Seismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec, ISTerre, LTHE, 2013, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie dans le graphisme aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graphisme : objets communicants, réseaux sociaux… Enjeux et problématiques du graphisme numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois du Graphisme, Nov 2012, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie dans le graphisme aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graphisme : objets communicants, réseaux sociaux.. Enjeux et problématiques du graphisme numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois du Graphisme, Nov 2012, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photographies amateurs publiées dans la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude du CARISM, Pratiques amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon-Assas, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une diversification des formes d’écriture testimoniale dans la presse écrite française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de la SFSIC. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les attendus d’une approche en SIC des productions médiatiques d’amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etudes sur le Journalisme. L’ordinaire du Journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELSA Université Paris IV, CRAPE, ELICO, GRIPIC, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies d’amateurs en temps de conflits : objet construit en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de la SFSIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l’Information et de la Communication (SFSIC), Institut de la communication et des médias, 2009, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amateur Images in News : indices of power struggles in the fragmented public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Communication Research and Education Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA, Aug 2007, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines. 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les médias utilisent les photographies des amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bord de l'Eau/INA, pp.230, 2012, Penser les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des services de vidéo à la demande : les grandes tendances de l’offre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullich Vincent et Schmitt Laurie (dir.), Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les films de patrimoine dans les services de VàD français : entre stratégies de différenciation de l’offre et de sécurisation du catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullich Vincent et Schmitt Laurie (dir.) Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socio-économie des médias : les stratégies de production et de valorisation des contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et médiatisation, Benoit Lafon (dir.), PUG, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes au regard des professionnels de la communication. Des relations stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadège Broustau, Chantal Francoeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations publiques et journalisme à l'ère numérique. Dynamiques de collaboration, de conflit et de consentement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Québec, 2017, 978-2-7605-4753-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et autres professions au prisme des productions web : des relations de coproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Le journalisme en questions. Nouvelles frontières des médias et du journalisme, Jean-Marie Charon et Jacqueline Papet (dir.), INA Editions, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et pratiques socioprofessionnelles dans un marché industriel. Les sites UGC Scoopt et CitizenSide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGOSTELLINI Serge, AUGEY Dominique, LAURIE Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre communautés et mobilité : une approche interdisciplinaire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Mines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A snapshot from the European educational landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoetanya Sujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Carpentier, P. Pruulmann-Vengerfeldt, K. Nordenstreng, M. Hartmann, P. Vihalemm, B. Cammaerts &amp; H. Nieminen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media technologies and democracy in an enlarged Europe, The intelectual work of the 2007 European media and communication doctoral summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tartu University Press, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’intelligence artificielle au sein des industries culturelles : quels enjeux de formation universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inès Garmon, Fabienne Martin-Juchat, Grégoire Besson (dir.), Les émotions sont-elles des données comme les autres ? Enjeux de la coopération entre les équipes créatives et les IA génératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une émission de radio et deux Podcasts &amp;quot;Médias et nouvelles écritures : des créations à la marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Campus Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview &amp;quot;Les 10 ans de Netflix en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une émission de radio et trois podcasts &amp;quot;Podcast : Les sons de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Campus Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la création à la consommation de productions culturelles et médiatiques industrialisées : entre mutations et continuités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission de radio &amp;quot;Médialogues&amp;quot; sur &amp;quot;La photo amateur dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission de radio sur &amp;quot;Les photographies amateurs à l'assaut des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes en Auvergne Rhône-Alpes de diffusion de contenus culturels : enjeux économiques, enjeux de culture, enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Auvergne-Rhône-Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation différenciée des plateformes par les industries culturelles : de la production à la diffusion des contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex ICCA. 2021, https://icca.univ-paris13.fr/wp-content/uploads/ICCA_Modipic_V3.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amateur au regard du professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Labex ICCA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photographies des amateurs au regard des professionnels : des productions « participatives » discutées, régulées et ancrées au sein de la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Gresec; Université Stendhal Grenoble3. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonances d'une presse quotidienne en mutations : enjeu de l'intégration des photographies d'amateurs au sein des pratiques journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Stendhal - Grenoble III; Gresec, Université Grenoble Alpes (France), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04387588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le documentaire démultiplié. De la télévision à l’audiovisuel : formats, thèmes, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles à la conquête des plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1-2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les industries culturelles à la conquête des plateformes ». Dossier de la revue tic&société, vol. 13, n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 13, N° 1-2, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’occasion des quinze ans de la revue : l’internationalisation de la culture, de l’information et de la communication : quels enjeux contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Flon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Holubowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17/2, https://lesenjeux.univ-grenoble-alpes.fr/2016/articles-revue/dossier-2016-linternationalisation-de-la-culture-de-linformation-et-de-la-communication-quels-enjeux-, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication numérique : acteurs, dispositifs, pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342470v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fribourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.064.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dupuy-Salle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.218.0035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03138742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/slj.v6.n1.2017.297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005298" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9191" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boddin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Graham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoetanya Sujon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04387588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342470v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fribourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.064.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dupuy-Salle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.218.0035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03138742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/slj.v6.n1.2017.297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290750v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005298" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9191" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boddin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Graham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoetanya Sujon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04387588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>