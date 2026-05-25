--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurie Schmitt </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le documentaire démultiplié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les podcasts natifs, une production artisanale aux marges de la radio. Chroniques d' (in)dépendances éditoriales et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « plateformisation » des pratiques culturelles : reconfigurations des offres et enjeux de découvrabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 64 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.064.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'offre composite de la vidéo à la demande en France: d'une analyse des publics modèles à une proposition de typologie des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17(1| 1er semestre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de l'ouvrage de Gaël Stephan Produire, disent-ils : plateformes numériques et transformation d'une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netflix au temps du confinement : de l’hégémonie économique à « l’hégémonie culturelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (218), p. 35-62. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.218.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netflix et les professionnels du cinéma et de l'audiovisuel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, p. 66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Youtubeurs, ces témoins ordinaires d'évènements extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulule, du courtage à la structuration des pratiques de création dans l'édition, la musique et l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.3154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours professionnels entre journalisme et communication : tactiques de légitimation ou stratégies de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, p. 13-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les webdocumentaires, un terrain d’expérimentation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/slj.v6.n1.2017.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Le transmédia&amp;quot;, un &amp;quot;label&amp;quot; promotionnel des industries culturelles, toujours en cours d’expérimentation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°16/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images amateur sur Citizenside : entre encadrement et uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 136-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images amateur sur Citizenside. Entre encadrement et uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication dans la séance plénière &amp;quot;Comment les mutations contemporaines redéfinissent les modèles de la culture en région Provence-Alpes-Côte d’Azur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum entreprendre dans la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arsud, Jan 2026, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découvrabilité sur les services de VàD : entre médiation humaine et tentation algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « découvrabilité » des contenus culturels en ligne : comment articuler plateformes numériques, algorithmes de recommandation et politiques culturelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des politiques culturelles, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un observatoire du cinéma et de l'image en mouvement en AuRA : une recherche-action au croisement des enjeux scientifiques et professionnels au sein d'un pôle territorial ICC (France 2030)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire des Industries Culturelles et Créatives Région Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve-lés-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations numériques au sein des ICC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum entreprendre dans la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing Podcast : between Instability and Attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA Radio and Sound Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sheffield, Sep 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d'ateliers d'insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC - Crem, Jun 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Transformations des médias et du cinéma à l'ère de l'IA : évolution des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Auvergne-Rhône-Alpes du Pôle régional d'éducation aux images et aux nouveaux médias : "Transformations de la création et de l'éducation aux images à l'ère de l'IA"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lux, Scène nationale, Nov 2024, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les usages de l’IA générative de l’école à l’université : projets croisés d’enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Les émotions sont-elles des données comme les autres ? Enjeux de coopération entre les équipes créatives et les IA génératives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabCom MeetUX, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien avec des professionnels du cinéma et de l'audiovisuel : entre immersion et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'entretien de recherche en sciences de l'information et de la communication : interroger les professionnels du discours ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elico-Gresec, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les usages de Netflix suite à son arrivée en France il y a dix ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Culture, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l'offre de VàD en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Enjeux contemporains du cinéma et de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec-Ircav-LabSic, Nov 2024, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;Médias et &amp;quot;créativité&amp;quot; : des expérimentations aux structurations en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Médias et nouvelles écritures : des créations à la marge ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC UGA, Apr 2024, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes en Auvergne-Rhône-Alpes de diffusion de contenus culturels : synthèse des principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Paradicc - Plateformes de vidéos à la demande : au-delà de Netflix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec (UGA) - Elico (Lyon 2) - Marge (Lyon 3) - Pôle Pixel, May 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tënk, un modèle alternatif de plateforme de VàD : de son positionnement “militant” aux usages “engagés” de ses publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plateformes et usages : cinéma, télévision, jeu vidéo et création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, par l’Université de Montréal et l’Université Sorbonne-Nouvelle, Nov 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les films de patrimoine dans les services de VàD : enjeux croisés de distribution et de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Paradicc : Plateformes de vidéos à la demande : au-delà de Netflix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec, Elico et Marge, May 2023, Villeubanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « docuphiles » face à Tënk : des négociations entre pratiques ancrées du documentaire et usages normés de la VàD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;L'utilité sociale des SIC : institutions et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Escande-Gauquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les abonné.s de Tënk : publics, pratiques et usages de la plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats généraux du Film documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lussas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des « plateformes » de VàD en France : homogénéisation technique, permanence de la médiation humaine, structuration des co-opérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp.216-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;Produire des podcasts : quels défis de l'accompagnement artistique et économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Podcast : les sons de créativité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC UGA, Apr 2023, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes VOD et stratégies de niches : enjeux de création, enjeux de médiation, enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d’études de l’Autorité de régulation de la communication audiovisuelle et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCOM, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques et territoires « créatifs ». Les enjeux des filières culturelles en région AURA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Elico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elico, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement mondial et services de VOD : les grandes manœuvres par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et médias en temps de confinement : discours, acteurs, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ICCA et le laboratoire CIM - Sorbonne Nouvelle, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs de films de patrimoine au prisme de la vod/svod : entre tensions et tentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Plateformisation de l’audiovisuel et nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le CEMTI, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hybridités professionnelles entre journalisme et communication : tactiques de légitimation ou stratégies de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l’ACFAS. La profession de communicateur : parcours atypiques et recherche de statut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding et numérique, le cas d'Ulule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du GRESEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulule : des mobilisations différenciées en fonction des filières (édition, musique, audiovisuel, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet MODIPIC. Les industries culturelles à la conquête des plateformes, organisée par le GRESEC et le Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les YouTubeurs, ces témoins ordinaires d’évènements extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Youtubeurs, Youtubeuses, organisé par le Prim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre dispositifs hétérogènes de narration et pratiques médiatiques d’exploration : le webdocumentaire comme prétexte numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La communication numérique au cœur des sociétés : dispositifs, logiques de développement et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, May 2015, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d'une table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Penser les catégories de pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ICCA - Université Sorbonne Nouvelle Paris 3, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et autres professionnels au prisme des productions web : des relations de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale des métiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par la CPNEG et la CERJ, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aurores, une expérience sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet Cybele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC; IPAG, Nov 2014, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes au regard des autres professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82e congrès de l’ACFAS. Relationnistes, journalistes, attachés politiques et spécialistes du marketing : opposants, concurrents, partenaires?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des images d'astrophysique : aurores, comètes et exoplanètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude Cybele : Communication et images d’astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le GRESEC et l’IPAG, Nov 2014, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amateur au regard du professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La création artistique au prisme du web : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ICCA, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et place des photographies d’amateurs au sein des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Education aux médias – Photographie de presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Académie de Grenoble, Mar 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités géophysiques et sociales des épisodes sismiques et pluvieux. Les productions médiatiques immédiates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogis. Communication, Géosciences, Innondations, Seismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec, ISTerre, LTHE, 2013, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie dans le graphisme aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graphisme : objets communicants, réseaux sociaux… Enjeux et problématiques du graphisme numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois du Graphisme, Nov 2012, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie dans le graphisme aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graphisme : objets communicants, réseaux sociaux.. Enjeux et problématiques du graphisme numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois du Graphisme, Nov 2012, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photographies amateurs publiées dans la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude du CARISM, Pratiques amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon-Assas, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une diversification des formes d’écriture testimoniale dans la presse écrite française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de la SFSIC. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les attendus d’une approche en SIC des productions médiatiques d’amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etudes sur le Journalisme. L’ordinaire du Journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELSA Université Paris IV, CRAPE, ELICO, GRIPIC, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies d’amateurs en temps de conflits : objet construit en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de la SFSIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l’Information et de la Communication (SFSIC), Institut de la communication et des médias, 2009, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amateur Images in News : indices of power struggles in the fragmented public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Communication Research and Education Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA, Aug 2007, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines. 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les médias utilisent les photographies des amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bord de l'Eau/INA, pp.230, 2012, Penser les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des services de vidéo à la demande : les grandes tendances de l’offre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullich Vincent et Schmitt Laurie (dir.), Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les films de patrimoine dans les services de VàD français : entre stratégies de différenciation de l’offre et de sécurisation du catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullich Vincent et Schmitt Laurie (dir.) Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socio-économie des médias : les stratégies de production et de valorisation des contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et médiatisation, Benoit Lafon (dir.), PUG, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes au regard des professionnels de la communication. Des relations stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadège Broustau, Chantal Francoeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations publiques et journalisme à l'ère numérique. Dynamiques de collaboration, de conflit et de consentement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Québec, 2017, 978-2-7605-4753-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et autres professions au prisme des productions web : des relations de coproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Le journalisme en questions. Nouvelles frontières des médias et du journalisme, Jean-Marie Charon et Jacqueline Papet (dir.), INA Editions, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et pratiques socioprofessionnelles dans un marché industriel. Les sites UGC Scoopt et CitizenSide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGOSTELLINI Serge, AUGEY Dominique, LAURIE Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre communautés et mobilité : une approche interdisciplinaire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Mines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A snapshot from the European educational landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoetanya Sujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Carpentier, P. Pruulmann-Vengerfeldt, K. Nordenstreng, M. Hartmann, P. Vihalemm, B. Cammaerts &amp; H. Nieminen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media technologies and democracy in an enlarged Europe, The intelectual work of the 2007 European media and communication doctoral summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tartu University Press, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’intelligence artificielle au sein des industries culturelles : quels enjeux de formation universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inès Garmon, Fabienne Martin-Juchat, Grégoire Besson (dir.), Les émotions sont-elles des données comme les autres ? Enjeux de la coopération entre les équipes créatives et les IA génératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une émission de radio et deux Podcasts &amp;quot;Médias et nouvelles écritures : des créations à la marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Campus Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview &amp;quot;Les 10 ans de Netflix en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une émission de radio et trois podcasts &amp;quot;Podcast : Les sons de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Campus Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la création à la consommation de productions culturelles et médiatiques industrialisées : entre mutations et continuités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission de radio &amp;quot;Médialogues&amp;quot; sur &amp;quot;La photo amateur dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission de radio sur &amp;quot;Les photographies amateurs à l'assaut des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes en Auvergne Rhône-Alpes de diffusion de contenus culturels : enjeux économiques, enjeux de culture, enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Auvergne-Rhône-Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation différenciée des plateformes par les industries culturelles : de la production à la diffusion des contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex ICCA. 2021, https://icca.univ-paris13.fr/wp-content/uploads/ICCA_Modipic_V3.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amateur au regard du professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Labex ICCA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photographies des amateurs au regard des professionnels : des productions « participatives » discutées, régulées et ancrées au sein de la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Gresec; Université Stendhal Grenoble3. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonances d'une presse quotidienne en mutations : enjeu de l'intégration des photographies d'amateurs au sein des pratiques journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Stendhal - Grenoble III; Gresec, Université Grenoble Alpes (France), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04387588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le documentaire démultiplié. De la télévision à l’audiovisuel : formats, thèmes, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles à la conquête des plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1-2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les industries culturelles à la conquête des plateformes ». Dossier de la revue tic&société, vol. 13, n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 13, N° 1-2, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’occasion des quinze ans de la revue : l’internationalisation de la culture, de l’information et de la communication : quels enjeux contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Flon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Holubowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17/2, https://lesenjeux.univ-grenoble-alpes.fr/2016/articles-revue/dossier-2016-linternationalisation-de-la-culture-de-linformation-et-de-la-communication-quels-enjeux-, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication numérique : acteurs, dispositifs, pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurie Schmitt </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le documentaire démultiplié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les podcasts natifs, une production artisanale aux marges de la radio. Chroniques d' (in)dépendances éditoriales et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fribourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « plateformisation » des pratiques culturelles : reconfigurations des offres et enjeux de découvrabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 64 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.064.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'offre composite de la vidéo à la demande en France: d'une analyse des publics modèles à une proposition de typologie des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17(1| 1er semestre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de l'ouvrage de Gaël Stephan Produire, disent-ils : plateformes numériques et transformation d'une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netflix au temps du confinement : de l’hégémonie économique à « l’hégémonie culturelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (218), p. 35-62. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.218.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netflix et les professionnels du cinéma et de l'audiovisuel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, p. 66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours professionnels entre journalisme et communication : tactiques de légitimation ou stratégies de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, p. 13-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Youtubeurs, ces témoins ordinaires d'évènements extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulule, du courtage à la structuration des pratiques de création dans l'édition, la musique et l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.3154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les webdocumentaires, un terrain d’expérimentation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/slj.v6.n1.2017.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Le transmédia&amp;quot;, un &amp;quot;label&amp;quot; promotionnel des industries culturelles, toujours en cours d’expérimentation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°16/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images amateur sur Citizenside : entre encadrement et uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 136-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images amateur sur Citizenside. Entre encadrement et uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication dans la séance plénière &amp;quot;Comment les mutations contemporaines redéfinissent les modèles de la culture en région Provence-Alpes-Côte d’Azur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum entreprendre dans la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arsud, Jan 2026, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découvrabilité sur les services de VàD : entre médiation humaine et tentation algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « découvrabilité » des contenus culturels en ligne : comment articuler plateformes numériques, algorithmes de recommandation et politiques culturelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des politiques culturelles, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations numériques au sein des ICC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum entreprendre dans la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un observatoire du cinéma et de l'image en mouvement en AuRA : une recherche-action au croisement des enjeux scientifiques et professionnels au sein d'un pôle territorial ICC (France 2030)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire des Industries Culturelles et Créatives Région Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve-lés-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing Podcast : between Instability and Attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA Radio and Sound Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sheffield, Sep 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;Médias et &amp;quot;créativité&amp;quot; : des expérimentations aux structurations en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Médias et nouvelles écritures : des créations à la marge ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC UGA, Apr 2024, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d'ateliers d'insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC - Crem, Jun 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Transformations des médias et du cinéma à l'ère de l'IA : évolution des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Auvergne-Rhône-Alpes du Pôle régional d'éducation aux images et aux nouveaux médias : "Transformations de la création et de l'éducation aux images à l'ère de l'IA"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lux, Scène nationale, Nov 2024, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les usages de l’IA générative de l’école à l’université : projets croisés d’enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Les émotions sont-elles des données comme les autres ? Enjeux de coopération entre les équipes créatives et les IA génératives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabCom MeetUX, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien avec des professionnels du cinéma et de l'audiovisuel : entre immersion et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'entretien de recherche en sciences de l'information et de la communication : interroger les professionnels du discours ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elico-Gresec, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les usages de Netflix suite à son arrivée en France il y a dix ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Culture, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l'offre de VàD en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Enjeux contemporains du cinéma et de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec-Ircav-LabSic, Nov 2024, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les abonné.s de Tënk : publics, pratiques et usages de la plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats généraux du Film documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lussas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;Produire des podcasts : quels défis de l'accompagnement artistique et économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Podcast : les sons de créativité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC UGA, Apr 2023, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des « plateformes » de VàD en France : homogénéisation technique, permanence de la médiation humaine, structuration des co-opérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp.216-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes en Auvergne-Rhône-Alpes de diffusion de contenus culturels : synthèse des principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Paradicc - Plateformes de vidéos à la demande : au-delà de Netflix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec (UGA) - Elico (Lyon 2) - Marge (Lyon 3) - Pôle Pixel, May 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tënk, un modèle alternatif de plateforme de VàD : de son positionnement “militant” aux usages “engagés” de ses publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plateformes et usages : cinéma, télévision, jeu vidéo et création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, par l’Université de Montréal et l’Université Sorbonne-Nouvelle, Nov 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les films de patrimoine dans les services de VàD : enjeux croisés de distribution et de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Paradicc : Plateformes de vidéos à la demande : au-delà de Netflix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec, Elico et Marge, May 2023, Villeubanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde &amp;quot;L'utilité sociale des SIC : institutions et partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Escande-Gauquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « docuphiles » face à Tënk : des négociations entre pratiques ancrées du documentaire et usages normés de la VàD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes VOD et stratégies de niches : enjeux de création, enjeux de médiation, enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d’études de l’Autorité de régulation de la communication audiovisuelle et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCOM, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques et territoires « créatifs ». Les enjeux des filières culturelles en région AURA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Elico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elico, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement mondial et services de VOD : les grandes manœuvres par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et médias en temps de confinement : discours, acteurs, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ICCA et le laboratoire CIM - Sorbonne Nouvelle, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs de films de patrimoine au prisme de la vod/svod : entre tensions et tentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Plateformisation de l’audiovisuel et nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le CEMTI, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hybridités professionnelles entre journalisme et communication : tactiques de légitimation ou stratégies de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l’ACFAS. La profession de communicateur : parcours atypiques et recherche de statut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding et numérique, le cas d'Ulule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du GRESEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulule : des mobilisations différenciées en fonction des filières (édition, musique, audiovisuel, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet MODIPIC. Les industries culturelles à la conquête des plateformes, organisée par le GRESEC et le Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les YouTubeurs, ces témoins ordinaires d’évènements extraordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Youtubeurs, Youtubeuses, organisé par le Prim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et autres professionnels au prisme des productions web : des relations de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale des métiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par la CPNEG et la CERJ, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre dispositifs hétérogènes de narration et pratiques médiatiques d’exploration : le webdocumentaire comme prétexte numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La communication numérique au cœur des sociétés : dispositifs, logiques de développement et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, May 2015, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d'une table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Penser les catégories de pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ICCA - Université Sorbonne Nouvelle Paris 3, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des images d'astrophysique : aurores, comètes et exoplanètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude Cybele : Communication et images d’astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le GRESEC et l’IPAG, Nov 2014, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aurores, une expérience sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet Cybele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC; IPAG, Nov 2014, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes au regard des autres professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82e congrès de l’ACFAS. Relationnistes, journalistes, attachés politiques et spécialistes du marketing : opposants, concurrents, partenaires?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amateur au regard du professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La création artistique au prisme du web : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ICCA, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités géophysiques et sociales des épisodes sismiques et pluvieux. Les productions médiatiques immédiates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogis. Communication, Géosciences, Innondations, Seismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec, ISTerre, LTHE, 2013, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et place des photographies d’amateurs au sein des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Education aux médias – Photographie de presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Académie de Grenoble, Mar 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie dans le graphisme aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graphisme : objets communicants, réseaux sociaux… Enjeux et problématiques du graphisme numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois du Graphisme, Nov 2012, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie dans le graphisme aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graphisme : objets communicants, réseaux sociaux.. Enjeux et problématiques du graphisme numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois du Graphisme, Nov 2012, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photographies amateurs publiées dans la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude du CARISM, Pratiques amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon-Assas, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une diversification des formes d’écriture testimoniale dans la presse écrite française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de la SFSIC. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les attendus d’une approche en SIC des productions médiatiques d’amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etudes sur le Journalisme. L’ordinaire du Journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELSA Université Paris IV, CRAPE, ELICO, GRIPIC, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies d’amateurs en temps de conflits : objet construit en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de la SFSIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l’Information et de la Communication (SFSIC), Institut de la communication et des médias, 2009, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amateur Images in News : indices of power struggles in the fragmented public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Communication Research and Education Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA, Aug 2007, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines. 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les médias utilisent les photographies des amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bord de l'Eau/INA, pp.230, 2012, Penser les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des services de vidéo à la demande : les grandes tendances de l’offre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullich Vincent et Schmitt Laurie (dir.), Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les films de patrimoine dans les services de VàD français : entre stratégies de différenciation de l’offre et de sécurisation du catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bullich Vincent et Schmitt Laurie (dir.) Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Ère numérique - Lab. ELICO, 9782813005298. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socio-économie des médias : les stratégies de production et de valorisation des contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et médiatisation, Benoit Lafon (dir.), PUG, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes au regard des professionnels de la communication. Des relations stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadège Broustau, Chantal Francoeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations publiques et journalisme à l'ère numérique. Dynamiques de collaboration, de conflit et de consentement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Québec, 2017, 978-2-7605-4753-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et autres professions au prisme des productions web : des relations de coproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Le journalisme en questions. Nouvelles frontières des médias et du journalisme, Jean-Marie Charon et Jacqueline Papet (dir.), INA Editions, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et pratiques socioprofessionnelles dans un marché industriel. Les sites UGC Scoopt et CitizenSide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGOSTELLINI Serge, AUGEY Dominique, LAURIE Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre communautés et mobilité : une approche interdisciplinaire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Mines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A snapshot from the European educational landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoetanya Sujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Carpentier, P. Pruulmann-Vengerfeldt, K. Nordenstreng, M. Hartmann, P. Vihalemm, B. Cammaerts &amp; H. Nieminen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media technologies and democracy in an enlarged Europe, The intelectual work of the 2007 European media and communication doctoral summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tartu University Press, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’intelligence artificielle au sein des industries culturelles : quels enjeux de formation universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inès Garmon, Fabienne Martin-Juchat, Grégoire Besson (dir.), Les émotions sont-elles des données comme les autres ? Enjeux de la coopération entre les équipes créatives et les IA génératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une émission de radio et deux Podcasts &amp;quot;Médias et nouvelles écritures : des créations à la marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Campus Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview &amp;quot;Les 10 ans de Netflix en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une émission de radio et trois podcasts &amp;quot;Podcast : Les sons de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Campus Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la création à la consommation de productions culturelles et médiatiques industrialisées : entre mutations et continuités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission de radio &amp;quot;Médialogues&amp;quot; sur &amp;quot;La photo amateur dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission de radio sur &amp;quot;Les photographies amateurs à l'assaut des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes en Auvergne Rhône-Alpes de diffusion de contenus culturels : enjeux économiques, enjeux de culture, enjeux de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dupuy-Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Perticoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Auvergne-Rhône-Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation différenciée des plateformes par les industries culturelles : de la production à la diffusion des contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex ICCA. 2021, https://icca.univ-paris13.fr/wp-content/uploads/ICCA_Modipic_V3.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amateur au regard du professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Labex ICCA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photographies des amateurs au regard des professionnels : des productions « participatives » discutées, régulées et ancrées au sein de la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Gresec; Université Stendhal Grenoble3. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonances d'une presse quotidienne en mutations : enjeu de l'intégration des photographies d'amateurs au sein des pratiques journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Stendhal - Grenoble III; Gresec, Université Grenoble Alpes (France), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04387588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le documentaire démultiplié. De la télévision à l’audiovisuel : formats, thèmes, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries culturelles à la conquête des plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1-2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les industries culturelles à la conquête des plateformes ». Dossier de la revue tic&société, vol. 13, n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 13, N° 1-2, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’occasion des quinze ans de la revue : l’internationalisation de la culture, de l’information et de la communication : quels enjeux contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Flon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Holubowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17/2, https://lesenjeux.univ-grenoble-alpes.fr/2016/articles-revue/dossier-2016-linternationalisation-de-la-culture-de-linformation-et-de-la-communication-quels-enjeux-, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication numérique : acteurs, dispositifs, pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342470v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fribourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.064.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dupuy-Salle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.218.0035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03138742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/slj.v6.n1.2017.297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290750v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005298" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9191" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boddin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Graham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoetanya Sujon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04387588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342470v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fribourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.064.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dupuy-Salle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.218.0035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03138742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/slj.v6.n1.2017.297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04211662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005298" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9191" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boddin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Graham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoetanya Sujon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04387588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>