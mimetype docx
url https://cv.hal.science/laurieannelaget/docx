--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -226,225 +226,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'horizon d'attentes au contrat d'exigences du lecteur : le cas de La hija única de Guadalupe Nettel</w:t>
+                <w:t xml:space="preserve">Ramón Gómez de la Serna, Buen Humor. Relatos ilustrados (Vitoria Gasteiz: Sans Soleil Ediciones, 2020) [Reseña]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Grolleau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crisol Série numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Les lectures de Tinta en el ojo (Hors série)</w:t>
+              <w:t xml:space="preserve">Eikón / Imago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.405-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441187v1</w:t>
+                <w:t xml:space="preserve">hal-03938515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Gómez de la Serna, Buen Humor. Relatos ilustrados (Vitoria Gasteiz: Sans Soleil Ediciones, 2020) [Reseña]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De l'horizon d'attentes au contrat d'exigences du lecteur : le cas de La hija única de Guadalupe Nettel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eikón / Imago</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.405-406</w:t>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les lectures de Tinta en el ojo (Hors série)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03938515v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Donde “las palabras tienen temblor”: la prosa poemática de Luisa Sofovich »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediodía. Revista hispánica de rescate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -469,51 +469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du naturalisme à la satire politique. Le début et la fin de La Tribuna d’Emilia Pardo Bazán »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, [s.p.] (15 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -538,51 +538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De Greguerías a Brouhahas: traducir el funambulismo verbal ramoniano »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insula : revista de letras y ciencias humanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 888, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -607,51 +607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Impliquer le lecteur dans la vie littéraire : le projet d’écriture collective des Novelas sin final de l’Heraldo de Madrid »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, [s.p.] (17 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -676,51 +676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El “verdadero portaestandarte ultraico”: Guillermo de Torre como artífice de una red transnacional del ultraísmo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insula : revista de letras y ciencias humanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 876, pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -745,51 +745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cómo Gómez de la Serna se hizo RAMÓN. Trayectoria de un proyecto estético »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -814,51 +814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce “vide plein de présence” : l’écriture de l’Espagne vide dans le roman Intemperie de Jesús Carrasco (2013) et son adaptation à la bande dessinée (Javi Rey, 2016) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.169-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -905,51 +905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, "De la bibliothèque intérieure à la bibliothèque collective", 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1006,51 +1006,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuités et discontinuités épistolaires dans la correspondance avec les avant-gardes européennes de Guillermo de Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Continuités et discontinuités". Séminaire Horizon des Littératures Hispaniques, Université Paris-Nanterre (CRIIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Lepage, Université Paris-Nanterre, Oct 2023, Nanterre (France), France. https://crisol.parisnanterre.fr/index.php/crisol/issue/view/93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1075,51 +1075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón y sus Greguerías en la vida literaria del siglo XX y en el siglo XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ramón Gómez de la Serna, un trampolín entre dos tiempos"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alicia Grueso Hierro (UPV, UCLM), Oct 2023, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1144,51 +1144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una historia de las vanguardias desde dentro: las cartas europeas de Guillermo de Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelos de investigación en Humanidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Álvaro Ribagorda (Universidad Carlos III, Madrid), Nov 2023, Getafe (Madrid), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1213,51 +1213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Yo he pensado muchas veces si este hombre extraordinario no sabrá escribir”: las enemistades literarias de Ramón Gómez de la Serna »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La plume de la discorde : les querelles d’écrivains dans les mondes hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurie-Anne Laget; Caroline Lepage; Sandra Gondouin, Mar 2022, Paris &amp; en distanciel, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1282,51 +1282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Poétique du minuscule et de la métamorphose chez Ramón Gómez de la Serna, &amp;quot;atrapamoscas de la greguería&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques et poésie de l’insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Montandon; Yvan Daniel; Jessica Wilker, Nov 2021, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1351,51 +1351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Redimir la desmayada tristeza de los quisquos madrileños”: el impacto plástico de las portadas de la revista Vltra (1921-1922) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières et quatrièmes de couverture : poétiques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Lepage; Eva Touboul, Mar 2020, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1420,51 +1420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réécritures théâtrales : The Cross Border Project ou comment changer le théâtre en outil de transformation sociale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et conséquences des mutations discursives dans l’espace Espagne-Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1489,51 +1489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El proyecto de vanguardia paneuropea de Guillermo de Torre: redes epistolares y mediación cultural en los años veinte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernidades excéntricas: ensayo y redes intelectuales en la modernidad hispánica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Domingo Ródenas de Moya; Jordi Gracia, Oct 2017, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1558,51 +1558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La modernización de las páginas literarias en la prensa madrileña: hacer de la literatura actualidad »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Madrid cultura y sociedad de una metrópoli europea, 1900-1936</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rubén Pallol Trigueros, Sep 2017, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1619,646 +1619,931 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transfictionnalité dans les mondes hispaniques. Le personnage et ses aventures</w:t>
+                <w:t xml:space="preserve">Mélange 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Roger</w:t>
+                <w:t xml:space="preserve">Sandra Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pénélope Laurent</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HispanismeS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832094v1</w:t>
+                <w:t xml:space="preserve">hal-05611293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogues et dialogismes dans les mondes hispaniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">La transfictionnalité dans les mondes hispaniques. Le personnage et ses aventures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Clémentine Lucien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondouin Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alvarez Roblin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
+                <w:t xml:space="preserve">Marie-José Hanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+              <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832071v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débuts et fins du texte dans les mondes hispaniques&amp;quot; [Volume coordonné par le Collectif interuniversitaire Textualités]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alvarez Roblin</w:t>
+                <w:t xml:space="preserve">Mélange 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lina Iglesias</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 14, 2020</w:t>
+              <w:t xml:space="preserve">, 24, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938737v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écritures collectives : poétiques et pratiques de la collaboration et du partage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Dialogues et dialogismes dans les mondes hispaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lepage</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renée Clémentine Lucien</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondoin Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Alvarez Roblin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832002v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanges 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gondouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débuts et fins du texte dans les mondes hispaniques&amp;quot; [Volume coordonné par le Collectif interuniversitaire Textualités]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures collectives : poétiques et pratiques de la collaboration et du partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Clémentine Lucien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dossier « Voix d'Espagne (XXe-XXIe siècles). Résonances contemporaines de la poésie espagnole : Poèmes, poétiques et critiques. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Breysse-Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hispanismes.2300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2268,259 +2553,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greguerías | Brouhahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurie-Anne Laget. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 2018, Greguerías | Brouhahas, Collection Littératures du monde, Alain Montandon; Françoise Lavocat, 978-2-406-08388-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08390-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la bibliothèque intérieure à la bibliothèque collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l'écrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casa de Velázquez (Madrid), pp.460, 2012, Bibliothèque de la Casa de Velázquez, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.18054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2530,490 +2815,490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'observation dans les aphorismes littéraires. Le cas de Ramón Gómez de la Serna et de ses Brouhahas entomologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Montandon; Yvan Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer et Décrire. Des insectes et des hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.191-210, 2022, 978-2-406-13106-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Bienvenue soyez-vous, messieurs”: la modernidad literaria española en la crítica francófona de los años veinte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jordi Gracia; Domingo Ródenas de Moya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las dos modernidades. Edad de Plata y transición cultural en España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Visor Libros, pp.105-136, 2021, 9788498952568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Spanish Center of the International PEN through its first Sumiller: from a project of international solidarity to an expression of the tensions of the literary society of Madrid »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana Roig-Sanz; Jaume Subirana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Organisations, Networks and Mediators in Contemporary Ibero- America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.200-212, 2020, 9781032176031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La quimera de la “nueva literatura cinematográfica” (1922-1930): la ambigua relación de Ramón Gómez de la Serna con el cine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La narrativa española y las artes visuales (1916-1935): interacciones e influencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indigo, pp.205-226, 2020, 978-2-35260-142-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Las construcciones discursivas sobre la narrativa de los años 1910-1930 como heteronomías teóricas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Vauthier (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoría(s) de la novela moderna en España: revisión historiográfica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genueve, pp.107-122, 2019, 978- 84-945814-9-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à Les relations esthétiques entre ironie et humour en Espagne aux XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Fillière et Laurie-anne Laget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations esthétiques entre ironie et humour en Espagne aux XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 1-7., 2011, 9788496820586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3160,51 +3445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grolleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Laget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.3635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondouin Sandra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Hana&#239;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez Roblin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondoin Sandra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Breysse-Chanet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.2300" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08390-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.18054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03920296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03926043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03932667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03932668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filliere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938515v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Laget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.3635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gondouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondouin Sandra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Hana&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez Roblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondoin Sandra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Breysse-Chanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.2300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08390-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.18054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03938687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03920296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03926043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03932667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03932668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filliere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>