--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -738,51 +738,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexie et bilinguisme: quels marqueurs pour identifier un enfant arabophone dyslexique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1049,96 +1049,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05377379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling in Arabic-speaking learners of French as a second language with and without dyslexia</w:t>
+                <w:t xml:space="preserve">Identifier des marqueurs de dyslexie en contexte bilingue : aspects méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual International Conference on Mediterranean Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Athènes, France</w:t>
+              <w:t xml:space="preserve">Approches performatives pour une éducation inclusive de l'école à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618571v1</w:t>
+                <w:t xml:space="preserve">hal-04618566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre la prononciation en ligne : stratégies et outils numériques pour favoriser l’agentivité et l’engagement des apprenants en FLE</w:t>
               </w:r>
@@ -1200,178 +1200,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier des marqueurs de dyslexie en contexte bilingue : aspects méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du numérique sur l’enseignement-apprentissage de l’oralité en FLE : l’exemple du dispositif numérique Bolivia Habla Fr@ncés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovan Kostov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches performatives pour une éducation inclusive de l'école à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence (France), France</w:t>
+              <w:t xml:space="preserve">CIEFP 2024 : 3ème Colloque international sur l'enseignement du français parlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cerrahpasha Istanbul; Université de Lorraine; Université de Rouen; Université de Marmara Istanbul, Oct 2024, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618566v1</w:t>
+                <w:t xml:space="preserve">hal-05314973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du numérique sur l’enseignement-apprentissage de l’oralité en FLE : l’exemple du dispositif numérique Bolivia Habla Fr@ncés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spelling in Arabic-speaking learners of French as a second language with and without dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEFP 2024 : 3ème Colloque international sur l'enseignement du français parlé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cerrahpasha Istanbul; Université de Lorraine; Université de Rouen; Université de Marmara Istanbul, Oct 2024, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">17th Annual International Conference on Mediterranean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Athènes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314973v1</w:t>
+                <w:t xml:space="preserve">hal-04618571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t>
               </w:r>
@@ -1541,165 +1541,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonologie chez des apprenants arabophones du français L2 avec et sans troubles du langage</w:t>
+                <w:t xml:space="preserve">Pédagogies plurilingues et technologies numériques pour soutenir l'apprentissage des STIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurensa-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry - Montpellier 3, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Symposium sur les projets ESCAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052830v1</w:t>
+                <w:t xml:space="preserve">hal-04053225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogies plurilingues et technologies numériques pour soutenir l'apprentissage des STIM</w:t>
+                <w:t xml:space="preserve">Phonologie chez des apprenants arabophones du français L2 avec et sans troubles du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur les projets ESCAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Plurensa-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry - Montpellier 3, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053225v1</w:t>
+                <w:t xml:space="preserve">hal-04052830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfance, langage, plurilinguisme</w:t>
               </w:r>
@@ -1817,51 +1817,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignants en pré-service</w:t>
+                <w:t xml:space="preserve">Apports des analyses sur le terrain français du projet Binogi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
@@ -1888,75 +1888,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447273v1</w:t>
+                <w:t xml:space="preserve">hal-04446389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des analyses sur le terrain français du projet Binogi</w:t>
+                <w:t xml:space="preserve">Former les enseignants en pré-service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
@@ -1983,51 +1983,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446389v1</w:t>
+                <w:t xml:space="preserve">hal-04447273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et pistes de réflexion pour la prise en charge d’élèves arabophones dyslexiques récemment arrivés en France</w:t>
               </w:r>
@@ -2076,221 +2076,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et production de la parole chez des enfants bilingues dyslexiques et non dyslexiques: quelles difficultés attribuer à l’appropriation d’une L2, quelles difficultés relier à un trouble instrumental ?</w:t>
+                <w:t xml:space="preserve">Teaching, Research, and a Pandemic: Some Teachers and Students' Perspectives on the Issue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Rempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Two-day Symposium on New Perspectives in Language Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625468v1</w:t>
+                <w:t xml:space="preserve">hal-03625460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching, Research, and a Pandemic: Some Teachers and Students' Perspectives on the Issue.</w:t>
+                <w:t xml:space="preserve">Perception et production de la parole chez des enfants bilingues dyslexiques et non dyslexiques: quelles difficultés attribuer à l’appropriation d’une L2, quelles difficultés relier à un trouble instrumental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Two-day Symposium on New Perspectives in Language Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625460v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t>
               </w:r>
@@ -3426,51 +3426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E3B484F"/>
+    <w:nsid w:val="987FC859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3574,51 +3574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3044ED4F"/>
+    <w:nsid w:val="1D84FAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3808,51 +3808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425950v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Rempel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03324937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MON30060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425950v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Rempel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03324937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MON30060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>