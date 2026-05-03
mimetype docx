--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -404,269 +404,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05425950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexia in Arabic-French bilingual children: a case study</w:t>
+                <w:t xml:space="preserve">Multilingual pedagogies and digital technologies to support learning STEM in schools in France and Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sustainable Multilingualism</w:t>
+              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053179v1</w:t>
+                <w:t xml:space="preserve">hal-04053182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dyslexia in Arabic-French bilingual children: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Sustainable Multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052839v1</w:t>
+                <w:t xml:space="preserve">hal-04053179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual pedagogies and digital technologies to support learning STEM in schools in France and Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.11659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053182v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production orthographique chez des enfants arabophones apprenants du français langue seconde avec et sans dyslexie-dysorthographie</w:t>
               </w:r>
@@ -872,51 +872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations articulatoires et phonologiques produites par des enfants arabophones apprenant du français L2 et pistes didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Didactique de la phonétique du français : et maintenant ?, 2020 (2), pp.61-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1351,217 +1351,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enfance, langage, plurilinguisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t>
+              <w:t xml:space="preserve">Festival du livre d'Alès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053213v1</w:t>
+                <w:t xml:space="preserve">hal-04052849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage et pratiques pédagogiques autour d’un outil numérique multilingue : l’exemple de la plateforme Binogi</w:t>
+                <w:t xml:space="preserve">Expériences et pratiques pédagogiques d’enseignants concernant l’utilisation d’un outil d’apprentissage numérique multilingue proposant du contenu STIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe Colloque international de l’ADCUEFE-CAMPUS FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Pratiques et usages du numérique en FLE, 10ème colloque international de l’ADCUEFE – CAMPUS FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446335v1</w:t>
+                <w:t xml:space="preserve">hal-04053209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogies plurilingues et technologies numériques pour soutenir l'apprentissage des STIM</w:t>
               </w:r>
@@ -1610,277 +1558,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonologie chez des apprenants arabophones du français L2 avec et sans troubles du langage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurensa-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry - Montpellier 3, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052830v1</w:t>
+                <w:t xml:space="preserve">hal-04053213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfance, langage, plurilinguisme</w:t>
+                <w:t xml:space="preserve">Usage et pratiques pédagogiques autour d’un outil numérique multilingue : l’exemple de la plateforme Binogi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival du livre d'Alès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Alès, France</w:t>
+              <w:t xml:space="preserve">Xe Colloque international de l’ADCUEFE-CAMPUS FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052849v1</w:t>
+                <w:t xml:space="preserve">hal-04446335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences et pratiques pédagogiques d’enseignants concernant l’utilisation d’un outil d’apprentissage numérique multilingue proposant du contenu STIM</w:t>
+                <w:t xml:space="preserve">Phonologie chez des apprenants arabophones du français L2 avec et sans troubles du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et usages du numérique en FLE, 10ème colloque international de l’ADCUEFE – CAMPUS FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plurensa-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry - Montpellier 3, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053209v1</w:t>
+                <w:t xml:space="preserve">hal-04052830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des analyses sur le terrain français du projet Binogi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Former les enseignants en pré-service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1888,94 +1888,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446389v1</w:t>
+                <w:t xml:space="preserve">hal-04447273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignants en pré-service</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apports des analyses sur le terrain français du projet Binogi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1983,51 +1983,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447273v1</w:t>
+                <w:t xml:space="preserve">hal-04446389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et pistes de réflexion pour la prise en charge d’élèves arabophones dyslexiques récemment arrivés en France</w:t>
               </w:r>
@@ -2076,316 +2076,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching, Research, and a Pandemic: Some Teachers and Students' Perspectives on the Issue.</w:t>
+                <w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leanne Rempel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Two-day Symposium on New Perspectives in Language Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625460v1</w:t>
+                <w:t xml:space="preserve">hal-03565911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et production de la parole chez des enfants bilingues dyslexiques et non dyslexiques: quelles difficultés attribuer à l’appropriation d’une L2, quelles difficultés relier à un trouble instrumental ?</w:t>
+                <w:t xml:space="preserve">Teaching, Research, and a Pandemic: Some Teachers and Students' Perspectives on the Issue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Rempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Two-day Symposium on New Perspectives in Language Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625468v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t>
+                <w:t xml:space="preserve">Perception et production de la parole chez des enfants bilingues dyslexiques et non dyslexiques: quelles difficultés attribuer à l’appropriation d’une L2, quelles difficultés relier à un trouble instrumental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565911v1</w:t>
+                <w:t xml:space="preserve">hal-03625468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs d’identification de la dyslexie dans un contexte de bi/plurilinguisme successif.</w:t>
               </w:r>
@@ -2641,165 +2641,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité linguistique de l’enfant migrant : perspectives pour l’étude du lien entre langue d’origine et langue de scolarisation</w:t>
+                <w:t xml:space="preserve">Posture épistémologique et méthodologique du chercheur en acquisition du langage: exemple d’une étude semi-longitudinale sur le développement phonético-phonologique de jeunes enfants monolingues et bilingues précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction / Déconstruction des identités linguistiques. Colloque Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">De l’épistémologie de la recherche à la méthodologie de la thèse: parcours heuristique ou trajectoire réflexive. Colloque Jeunes Chercheurs pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625473v1</w:t>
+                <w:t xml:space="preserve">hal-03625472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posture épistémologique et méthodologique du chercheur en acquisition du langage: exemple d’une étude semi-longitudinale sur le développement phonético-phonologique de jeunes enfants monolingues et bilingues précoces</w:t>
+                <w:t xml:space="preserve">Identité linguistique de l’enfant migrant : perspectives pour l’étude du lien entre langue d’origine et langue de scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’épistémologie de la recherche à la méthodologie de la thèse: parcours heuristique ou trajectoire réflexive. Colloque Jeunes Chercheurs pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Construction / Déconstruction des identités linguistiques. Colloque Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625472v1</w:t>
+                <w:t xml:space="preserve">hal-03625473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2817,51 +2817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aires perceptuelles et nature des variations articulatoires chez des enfants allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3099,155 +3099,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et pistes de réflexion pour la prise en charge d’élèves arabophones dyslexiques récemment arrivés en France</w:t>
+                <w:t xml:space="preserve">Identification des mots écrits chez des apprenants arabophones du français L2 dyslexiques et non dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053202v1</w:t>
+                <w:t xml:space="preserve">hal-04053200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des mots écrits chez des apprenants arabophones du français L2 dyslexiques et non dyslexiques</w:t>
+                <w:t xml:space="preserve">Identification et pistes de réflexion pour la prise en charge d’élèves arabophones dyslexiques récemment arrivés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053200v1</w:t>
+                <w:t xml:space="preserve">hal-04053202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3426,51 +3426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="987FC859"/>
+    <w:nsid w:val="B0BE88B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3574,51 +3574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D84FAD5"/>
+    <w:nsid w:val="4A2C188F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3808,51 +3808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425950v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Rempel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03324937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MON30060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425950v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Rempel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03324937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MON30060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>