--- v2 (2026-05-03)
+++ v3 (2026-06-04)
@@ -404,269 +404,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05425950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual pedagogies and digital technologies to support learning STEM in schools in France and Canada</w:t>
+                <w:t xml:space="preserve">Dyslexia in Arabic-French bilingual children: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
+              <w:t xml:space="preserve"> Sustainable Multilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053182v1</w:t>
+                <w:t xml:space="preserve">hal-04053179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexia in Arabic-French bilingual children: a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sustainable Multilingualism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.11659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053179v1</w:t>
+                <w:t xml:space="preserve">hal-04052839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilingual pedagogies and digital technologies to support learning STEM in schools in France and Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.11659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04052839v1</w:t>
+                <w:t xml:space="preserve">hal-04053182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production orthographique chez des enfants arabophones apprenants du français langue seconde avec et sans dyslexie-dysorthographie</w:t>
               </w:r>
@@ -872,51 +872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations articulatoires et phonologiques produites par des enfants arabophones apprenant du français L2 et pistes didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Didactique de la phonétique du français : et maintenant ?, 2020 (2), pp.61-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1351,536 +1351,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfance, langage, plurilinguisme</w:t>
+                <w:t xml:space="preserve">Pédagogies plurilingues et technologies numériques pour soutenir l'apprentissage des STIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival du livre d'Alès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Alès, France</w:t>
+              <w:t xml:space="preserve">Symposium sur les projets ESCAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052849v1</w:t>
+                <w:t xml:space="preserve">hal-04053225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences et pratiques pédagogiques d’enseignants concernant l’utilisation d’un outil d’apprentissage numérique multilingue proposant du contenu STIM</w:t>
+                <w:t xml:space="preserve">Phonologie chez des apprenants arabophones du français L2 avec et sans troubles du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et usages du numérique en FLE, 10ème colloque international de l’ADCUEFE – CAMPUS FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plurensa-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry - Montpellier 3, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053209v1</w:t>
+                <w:t xml:space="preserve">hal-04052830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogies plurilingues et technologies numériques pour soutenir l'apprentissage des STIM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur les projets ESCAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053225v1</w:t>
+                <w:t xml:space="preserve">hal-04053213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Usage et pratiques pédagogiques autour d’un outil numérique multilingue : l’exemple de la plateforme Binogi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t>
+              <w:t xml:space="preserve">Xe Colloque international de l’ADCUEFE-CAMPUS FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053213v1</w:t>
+                <w:t xml:space="preserve">hal-04446335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage et pratiques pédagogiques autour d’un outil numérique multilingue : l’exemple de la plateforme Binogi</w:t>
+                <w:t xml:space="preserve">Enfance, langage, plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe Colloque international de l’ADCUEFE-CAMPUS FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Festival du livre d'Alès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446335v1</w:t>
+                <w:t xml:space="preserve">hal-04052849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonologie chez des apprenants arabophones du français L2 avec et sans troubles du langage</w:t>
+                <w:t xml:space="preserve">Expériences et pratiques pédagogiques d’enseignants concernant l’utilisation d’un outil d’apprentissage numérique multilingue proposant du contenu STIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurensa-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry - Montpellier 3, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pratiques et usages du numérique en FLE, 10ème colloque international de l’ADCUEFE – CAMPUS FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052830v1</w:t>
+                <w:t xml:space="preserve">hal-04053209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants en pré-service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1918,64 +1918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des analyses sur le terrain français du projet Binogi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2076,316 +2076,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t>
+                <w:t xml:space="preserve">Teaching, Research, and a Pandemic: Some Teachers and Students' Perspectives on the Issue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Rempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t>
+              <w:t xml:space="preserve">Two-day Symposium on New Perspectives in Language Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565911v1</w:t>
+                <w:t xml:space="preserve">hal-03625460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching, Research, and a Pandemic: Some Teachers and Students' Perspectives on the Issue.</w:t>
+                <w:t xml:space="preserve">Perception et production de la parole chez des enfants bilingues dyslexiques et non dyslexiques: quelles difficultés attribuer à l’appropriation d’une L2, quelles difficultés relier à un trouble instrumental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Two-day Symposium on New Perspectives in Language Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625460v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et production de la parole chez des enfants bilingues dyslexiques et non dyslexiques: quelles difficultés attribuer à l’appropriation d’une L2, quelles difficultés relier à un trouble instrumental ?</w:t>
+                <w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625468v1</w:t>
+                <w:t xml:space="preserve">hal-03565911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs d’identification de la dyslexie dans un contexte de bi/plurilinguisme successif.</w:t>
               </w:r>
@@ -2641,165 +2641,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posture épistémologique et méthodologique du chercheur en acquisition du langage: exemple d’une étude semi-longitudinale sur le développement phonético-phonologique de jeunes enfants monolingues et bilingues précoces</w:t>
+                <w:t xml:space="preserve">Identité linguistique de l’enfant migrant : perspectives pour l’étude du lien entre langue d’origine et langue de scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’épistémologie de la recherche à la méthodologie de la thèse: parcours heuristique ou trajectoire réflexive. Colloque Jeunes Chercheurs pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Construction / Déconstruction des identités linguistiques. Colloque Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625472v1</w:t>
+                <w:t xml:space="preserve">hal-03625473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité linguistique de l’enfant migrant : perspectives pour l’étude du lien entre langue d’origine et langue de scolarisation</w:t>
+                <w:t xml:space="preserve">Posture épistémologique et méthodologique du chercheur en acquisition du langage: exemple d’une étude semi-longitudinale sur le développement phonético-phonologique de jeunes enfants monolingues et bilingues précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction / Déconstruction des identités linguistiques. Colloque Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">De l’épistémologie de la recherche à la méthodologie de la thèse: parcours heuristique ou trajectoire réflexive. Colloque Jeunes Chercheurs pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625473v1</w:t>
+                <w:t xml:space="preserve">hal-03625472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2817,51 +2817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aires perceptuelles et nature des variations articulatoires chez des enfants allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3426,51 +3426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0BE88B0"/>
+    <w:nsid w:val="6CE6F3D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3574,51 +3574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A2C188F"/>
+    <w:nsid w:val="7B0DA0F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3808,51 +3808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425950v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Rempel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03324937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MON30060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425950v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Rempel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03324937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MON30060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>