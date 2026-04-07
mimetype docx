--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -89,107 +89,107 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèmes de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Sociologie de la santé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : corps, médicalisation, biologisation, travail de care, organisation du travail, inégalités sociales de santé, politiques publiques de santé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sociologie du genre et de la sexualité</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : avortement, contraception, procréation, justice reproductive, bicatégorisation par sexe, rapports sociaux de sexe, socialisation sexuelle, hétéronormativité, intersectionnalité, politisation féministe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociologie du couple et de la famille</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : conjugalité, projet parental, grossesse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sociologie de la santé</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Sociologie de la stigmatisation</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : normes, vulnérabilités, discriminations, socialisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociologie des réseaux, de la culture et du numérique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
@@ -206,1219 +206,2011 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des données +FAIR et accessibles à tous.tes</w:t>
+                <w:t xml:space="preserve">« Maintenant j’ai pas honte ». Le travail émotionnel comme résistance à (l’auto)stigmatisation de l’avortement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.121-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.661.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874268v1</w:t>
+                <w:t xml:space="preserve">hal-05562578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éthique engagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mullner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Wicky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pratiquer l'éthique en terrains sensibles, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.6645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psychologisation de l’avortement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111376ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mères de famille au chevet des avortantes : une stigmatisation renouvelée dans les centres d’interruption volontaire de grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 49 (1), pp.141-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.049.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquiver le stigmate lié à l’avortement : le « travail d’invisibilisation » comme renforcement du travail procréatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1086957ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se raconter&amp;quot; sur le terrain : le récit de soi comme ressource méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Gauglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.115-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.123.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardey et Marilène Vuille (dir.), Les sciences du désir. La sexualité féminine de la psychanalyse aux neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.24518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson, Les enquêtes sociologiques en France depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.23921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combessie (dir.), Corps en péril, corps miroir. Approches socio-anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.22686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cahen, Gouverner les mœurs. La lutte contre l’avortement en France, 1890-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.21912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une éthique engagée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’avortement, toujours un drame&amp;quot; ? Les conditions sociales de la (dé)dramatisation de l’IVG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurie Marguet; Stéphanie Hennette Vauchez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04598155v1</w:t>
+              <w:t xml:space="preserve">De haute lutte. La révolution de l’avortement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2025, 9782271151759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologisation de l’avortement en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’impact de l’IVG sur le rapport au genre des avortées : une socialisation de transformation féministe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Guionnet; Bleuwenn Lechaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04666469v1</w:t>
+              <w:t xml:space="preserve">L'ordinaire des rapports au genre. Ce que révèlent les catégorisations identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2025, 9782757444030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se raconter&amp;quot; sur le terrain : le récit de soi comme ressource méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction. De la médicalisation de la santé aux biologisations ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Gauglin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinem Gunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Nihan Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurine Thizy; Justine Vincent; Gunes Sinem; Irem Nihan Balci. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04245742v1</w:t>
+              <w:t xml:space="preserve">Biologisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.9-26, 2023, 979-10-362-0647-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.45736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’audience en chambre correctionnelle : domination structurelle, performance et quiproquo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Semilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Absi; Françoise Bourdarias; Isabelle Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures anthropologiques de la domination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-343-18721-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer l'éthique en terrains sensibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Boué</w:t>
+                <w:t xml:space="preserve">Pour des données +FAIR et accessibles à tous.tes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Chaput</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Wicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04598165v1</w:t>
+              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST, Nov 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologisation(s). Les usages sociaux de l’argument biologique en santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pratiquer l'éthique en terrains sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mullner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">halshs-04245801v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Wicky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, 2024, Pratiquer l'éthique en terrains sensibles, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.6640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irresponsable, salope, égoïste, meurtrière ? La stigmatisation de l'avortement en France : formes contemporaines et résistances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biologisation(s). Les usages sociaux de l’argument biologique en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-04465513v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinem Gunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Nihan Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Éditions, 249 p., 2023, Sociétés, Espaces, Temps, 979-10-362-0647-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.45666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'avortement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2023, Repères, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.mathi.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. De la médicalisation de la santé aux biologisations ordinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Irresponsable, salope, égoïste, meurtrière ? La stigmatisation de l'avortement en France : formes contemporaines et résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...219 lines deleted...]
-                <w:t xml:space="preserve">hal-02505656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Université Paris 8 Vincennes - Saint Denis, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04465513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1486,51 +2278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC238670"/>
+    <w:nsid w:val="F759FEFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1717,51 +2509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598155v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mullner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wicky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6645" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Gauglin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.123.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaput" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6640" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Gunes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Nihan Balci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45666" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04465513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45736" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Semilly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Magnin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piketty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64388&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562578v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0121" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598155v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bou&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mullner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wicky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6645" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086957ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Gauglin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.123.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23921" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22686" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21912" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Gunes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Nihan Balci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Semilly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Magnin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piketty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64388&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaput" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6640" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.mathi.2023.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04465513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>