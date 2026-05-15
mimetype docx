--- v1 (2026-04-07)
+++ v2 (2026-05-15)
@@ -566,51 +566,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 49 (1), pp.141-160. </w:t>
+              <w:t xml:space="preserve">, 2023, 49 (1), pp.141-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.049.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1179,62 +1179,62 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avortement, toujours un drame&amp;quot; ? Les conditions sociales de la (dé)dramatisation de l’IVG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurie Marguet; Stéphanie Hennette Vauchez. </w:t>
+              <w:t xml:space="preserve">Stéphanie Hennette-Vauchez; Laurie Marguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De haute lutte. La révolution de l’avortement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, 2025, 9782271151759</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, 2025, 978-2-271-15175-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1263,51 +1263,51 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Guionnet; Bleuwenn Lechaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordinaire des rapports au genre. Ce que révèlent les catégorisations identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2025, 9782757444030</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2025, Paradoxa, 978-2-7574-4403-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2278,51 +2278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F759FEFA"/>
+    <w:nsid w:val="0CEA7349"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>