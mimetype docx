--- v0 (2026-04-04)
+++ v1 (2026-05-24)
@@ -686,277 +686,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03499591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the experimental JIP SPARCLING: Inside and beyond a pressurised LNG release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauris Joubert</w:t>
+                <w:t xml:space="preserve">Review of ammonia release experimental programs : indoor environment and large-scale field trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Debuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Penelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leroy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">24. Annual George Mason University Conference on Atmospheric Transport and Dispersion Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03319943v1</w:t>
+                <w:t xml:space="preserve">ineris-03236327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of ammonia release experimental programs : indoor environment and large-scale field trials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
+                <w:t xml:space="preserve">Presentation of the experimental JIP SPARCLING: Inside and beyond a pressurised LNG release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Betteridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Debuy</w:t>
+                <w:t xml:space="preserve">Elena Vyazmina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibauld Penelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Leroy</w:t>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual George Mason University Conference on Atmospheric Transport and Dispersion Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">13th International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03236327v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de sécurité d’une station de distribution d’hydrogène gazeux</w:t>
               </w:r>
@@ -1919,51 +1919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04278104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Riahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14091428" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04345427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14111605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202511005271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03499591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salique Florian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillier Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Weinberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Betteridge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Debuy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Penelon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00553081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04278104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Riahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14091428" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04345427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14111605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202511005271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03499591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salique Florian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillier Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Weinberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Debuy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Penelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Betteridge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00553081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>