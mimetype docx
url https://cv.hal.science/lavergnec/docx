--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -391,295 +391,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher variability of bacterial communities across space than over time in Antarctic lakes, and contrasting assembly processes</w:t>
+                <w:t xml:space="preserve">Unveiling Hidden Mercury and Methylmercury Sources: The Role of Submarine Groundwater Discharge in Coastal Lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Ahumada</w:t>
+                <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Schwob</w:t>
+                <w:t xml:space="preserve">Júlia Rodriguez-Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Osorio</w:t>
+                <w:t xml:space="preserve">Clara Ruiz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Soledad Astorga</w:t>
+                <w:t xml:space="preserve">María Montero-Curiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lavergne</w:t>
+                <w:t xml:space="preserve">Gemma Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (11), </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01079-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c07191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456317v1</w:t>
+                <w:t xml:space="preserve">hal-05272704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Hidden Mercury and Methylmercury Sources: The Role of Submarine Groundwater Discharge in Coastal Lagoons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Higher variability of bacterial communities across space than over time in Antarctic lakes, and contrasting assembly processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ahumada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soledad Astorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gemma Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c07191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01079-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272704v1</w:t>
+                <w:t xml:space="preserve">hal-05456317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined microbial and biogeochemical dataset from high-latitude ecosystems with respect to methane cycle</w:t>
               </w:r>
@@ -1067,51 +1067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing prokaryotes in an intertidal mudflat and the resulting depth gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and rapid method for the enumeration of heterotrophic prokaryotes in coastal sediments by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Beaugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,169 +1487,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle (structure et fonction) des communautés procaryotes (bactéries et archées) dans le cycle de l’azote d’une vasière littorale du Pertuis Charentais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Rôle (structure et fonction) des communautés procaryotes (bactéries et archées) dans le cycle de l’azote d’une vasière littorale du Pertuis Charentais : influence des facteurs biotiques et abiotiques par une approche multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biodiversité et Ecologie. Université de La Rochelle, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Sciences agricoles. Université de La Rochelle, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2014LAROS034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01175468v1</w:t>
+                <w:t xml:space="preserve">tel-01334705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle (structure et fonction) des communautés procaryotes (bactéries et archées) dans le cycle de l’azote d’une vasière littorale du Pertuis Charentais : influence des facteurs biotiques et abiotiques par une approche multi-échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Rôle (structure et fonction) des communautés procaryotes (bactéries et archées) dans le cycle de l’azote d’une vasière littorale du Pertuis Charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Université de La Rochelle, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Biodiversité et Ecologie. Université de La Rochelle, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2014LAROS034⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01334705v1</w:t>
+                <w:t xml:space="preserve">tel-01175468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1725,51 +1725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64A7D1FE"/>
+    <w:nsid w:val="790A7069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1956,51 +1956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lavergnec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2002-8655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189193603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4208-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Pavlov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rambaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ahumada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Osorio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Astorga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01079-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodriguez-Puig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montero-Curiel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c07191" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993305v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thalasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda Jauregui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01759-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thalasso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda-Jauregui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez-Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gerardo-Nieto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60394-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168879" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courties Claude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agogu&#233; H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kientz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mari&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01175468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lavergnec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2002-8655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189193603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4208-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Pavlov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rambaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodriguez-Puig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montero-Curiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c07191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ahumada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Osorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Astorga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01079-25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993305v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thalasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda Jauregui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01759-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thalasso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda-Jauregui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez-Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gerardo-Nieto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60394-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168879" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courties Claude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agogu&#233; H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kientz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mari&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01175468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>