--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -391,295 +391,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Hidden Mercury and Methylmercury Sources: The Role of Submarine Groundwater Discharge in Coastal Lagoons</w:t>
+                <w:t xml:space="preserve">Higher variability of bacterial communities across space than over time in Antarctic lakes, and contrasting assembly processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diego Ahumada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soledad Astorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gemma Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c07191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01079-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272704v1</w:t>
+                <w:t xml:space="preserve">hal-05456317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher variability of bacterial communities across space than over time in Antarctic lakes, and contrasting assembly processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling Hidden Mercury and Methylmercury Sources: The Role of Submarine Groundwater Discharge in Coastal Lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Ahumada</w:t>
+                <w:t xml:space="preserve">Júlia Rodriguez-Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Schwob</w:t>
+                <w:t xml:space="preserve">Clara Ruiz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Osorio</w:t>
+                <w:t xml:space="preserve">María Montero-Curiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Soledad Astorga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lavergne</w:t>
+                <w:t xml:space="preserve">Gemma Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (11), </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01079-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c07191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456317v1</w:t>
+                <w:t xml:space="preserve">hal-05272704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined microbial and biogeochemical dataset from high-latitude ecosystems with respect to methane cycle</w:t>
               </w:r>
@@ -760,50 +760,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-022-01759-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993305v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1067,51 +1071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing prokaryotes in an intertidal mudflat and the resulting depth gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,51 +1205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and rapid method for the enumeration of heterotrophic prokaryotes in coastal sediments by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Beaugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1357,51 +1361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,169 +1491,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle (structure et fonction) des communautés procaryotes (bactéries et archées) dans le cycle de l’azote d’une vasière littorale du Pertuis Charentais : influence des facteurs biotiques et abiotiques par une approche multi-échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rôle (structure et fonction) des communautés procaryotes (bactéries et archées) dans le cycle de l’azote d’une vasière littorale du Pertuis Charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Université de La Rochelle, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Biodiversité et Ecologie. Université de La Rochelle, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2014LAROS034⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01334705v1</w:t>
+                <w:t xml:space="preserve">tel-01175468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle (structure et fonction) des communautés procaryotes (bactéries et archées) dans le cycle de l’azote d’une vasière littorale du Pertuis Charentais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rôle (structure et fonction) des communautés procaryotes (bactéries et archées) dans le cycle de l’azote d’une vasière littorale du Pertuis Charentais : influence des facteurs biotiques et abiotiques par une approche multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biodiversité et Ecologie. Université de La Rochelle, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Sciences agricoles. Université de La Rochelle, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2014LAROS034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01175468v1</w:t>
+                <w:t xml:space="preserve">tel-01334705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1725,51 +1729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="790A7069"/>
+    <w:nsid w:val="3688922E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1956,51 +1960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lavergnec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2002-8655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189193603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4208-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Pavlov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rambaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodriguez-Puig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montero-Curiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c07191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ahumada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Osorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Astorga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01079-25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993305v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thalasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda Jauregui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01759-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thalasso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda-Jauregui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez-Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gerardo-Nieto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60394-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168879" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courties Claude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agogu&#233; H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kientz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mari&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01175468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lavergnec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2002-8655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189193603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4208-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Pavlov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rambaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ahumada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Osorio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Astorga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01079-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodriguez-Puig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montero-Curiel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c07191" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993305v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thalasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda Jauregui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01759-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thalasso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Sepulveda-Jauregui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martinez-Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gerardo-Nieto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60394-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168879" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courties Claude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agogu&#233; H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kientz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mari&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01175468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>