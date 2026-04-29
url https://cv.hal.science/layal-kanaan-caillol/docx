--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -66,1995 +66,1995 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la parole : une dimension fondamentale de la linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gerstenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1-8, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110988833-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des emplois méta-énonciatifs et méta-discursifs du marqueur après à l’oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Petras, Sonia Berbinski, Daciana Vlad &amp; Raluca-Nicoleta Balațchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 309, Peter Lang, pp.125-150, 2024, Linguistics Insights. Studies in Language and Communication, 978-3-0343-4908-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d’un oral académique à partir d’un corpus de soutenances de projets : de l’analyse linguistique à l’étude d’indices de secondarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lafont-Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Rowley-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Scheepers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former à l'oral, former par l'oral dans le supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.55-68, 2023, 978-2-8073-5742-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d’un oral académique à partir d’un corpus de soutenances de projets : de l’analyse linguistique à l’étude d’indices de secondarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lafont-Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Rowley-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Scheepers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former à l’oral, former par l’oral dans le supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.53-68, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04471436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la reformulation dans l’accomplissement interactionnel en contexte de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Anquetil, Cindy Lefbvre-Scodeller, Régis Mauroy, Olivier Polge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire et redire. Formes et enjeux de la reformulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.145-160, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03828302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conceptions de l'écriture des élèves de sixième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Niwese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Niwese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture du primaire au secondaire : du déjà-là aux possibles. Résultats de la recherche ÉCRICOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.131-146, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04471596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification multidimensionnelle des reformulations à l'oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Aleksandrova et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les classifications en linguistique : Problèmes, Méthodologie, Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, West German University Press, pp.220-234, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04472376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfin je veux dire on va où quoi ? Étude des emplois de &amp;quot;je veux dire&amp;quot; à l'oral en micro-diachronie : de la reformulation à la focalisation expressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Enquêtes Sociolinguistiques à Orléans : Approche micro-diachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude - D'Orléans à Sherbrooke, quelles variations diatopiques du français parlé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04478133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d’un oral académique à partir d’un corpus de soutenances de projets : de l’analyse linguistique à l’étude d’indices de secondarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lafont-Terranova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Rowley-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former à l'oral, former par l'oral à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Saint Louis, Sep 2022, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04472299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories de la communication en cours d'expression-communication : deux modèles pour aborder les situations de communication (pré)professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lafont-Terranova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Rencontres de l'AECiut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Clichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan sur le rapport à l’écriture et sur les habiletés graphomotrices des élèves de 6ème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Niwese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Letanneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétence et difficultés des élèves en matière d'écriture à l'entrée au collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maurice Niwese; Université e Bordeaux-INSPE, Sep 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transcription, entre donnée primaire et donnée secondaire L’empreinte du transcripteur en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Hriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : apports à l’étude de la variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03405068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace(s) du locuteur et corpus numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t>
+              <w:t xml:space="preserve">Rencontres Floral 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773621v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03405090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace(s) du locuteur et corpus numériques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Floral 2017</w:t>
+              <w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03405090v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatiser le processus d’anonymisation des corpus oraux : le cas d’ESLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus des ESLO à l’ère des Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres FLORAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Procédure d’anonymisation et traitement automatique : l’expérience d’ESLO »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études ATALA, Ethique et TAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165957v1</w:t>
-              </w:r>
-[...676 lines deleted...]
-                <w:t xml:space="preserve">halshs-04472376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2085,64 +2085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter la parole. Apports à une dimension fondamentale de la linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gerstenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 2025, 978-3-11-099963-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110988833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2214,64 +2214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral académique et secondarisation du discours : questions linguistiques et didactiques à partir d'un corpus de soutenances de projets informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lafont-Terranova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Rowley-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2321,77 +2321,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données orales en linguistique : questions éthiques et cadre juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,51 +2455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marqueur après à l’oral : une approche micro-diachronique, variationniste et interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2732,64 +2732,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs de discours en arabe parlé en interaction: le cas de ja‘ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Dimachki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jæʕne dans le discours des Libanais : pragmaticalisation, distribution et emplois d’un marqueur discursif déverbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Varia, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3019,51 +3019,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du recueil à l’outillage des corpus oraux : comment accéder à la variation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3142,51 +3142,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulations, contacts de langues et compétence de communication : analyse linguistique et interactionnelle dans des discussions entre jeunes Libanais francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université d'Orléans, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011ORLE1122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3382,51 +3382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478133v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rowley-Jolivet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615788v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Niwese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Didier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Letanneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gerstenberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833-001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05468410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5885" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Renduli&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8856" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ORLE1122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gerstenberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833-001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05468410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rowley-Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Niwese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Didier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Letanneux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5885" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Renduli&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8856" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ORLE1122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>