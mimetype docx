--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -763,714 +763,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mechanical and microstructural properties of stone mastic asphalt containing Algerian date palm fibers: influence of the manufacturing process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Bellatrache</w:t>
+                <w:t xml:space="preserve">Influence of slag based pre-geopolymer powders obtained by mechanosynthesis on structure, microstructure and mechanical performance of geopolymer pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Zerzouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layella Ziyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Alehyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41062-022-00794-z⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 361, pp.129637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380404v1</w:t>
+                <w:t xml:space="preserve">hal-04380135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of slag based pre-geopolymer powders obtained by mechanosynthesis on structure, microstructure and mechanical performance of geopolymer pastes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular Agglomeration Index: Quantification of the Incidence of Asphaltene Molecular Agglomeration in Aged Asphalt Binders Through Rheological Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Shigueiro Siroma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hornych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvong Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129637⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2676 (10), pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03611981221088597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04380135v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Agglomeration Index: Quantification of the Incidence of Asphaltene Molecular Agglomeration in Aged Asphalt Binders Through Rheological Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hornych</w:t>
+                <w:t xml:space="preserve">Study of the mechanical and microstructural properties of stone mastic asphalt containing Algerian date palm fibers: influence of the manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bellatrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layella Ziyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Lorino</w:t>
+                <w:t xml:space="preserve">Francesca Crivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvong Hung</w:t>
+                <w:t xml:space="preserve">Li Shuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2676 (10), pp.89-103. </w:t>
+              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/03611981221088597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41062-022-00794-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313050v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of Moroccan fly ash-based geopolymer binder</w:t>
+                <w:t xml:space="preserve">Physico-chemical and mechanical properties of fly ash based-geopolymer pastes produced from pre-geopolymer powders obtained by mechanosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Zerzouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Bouchenafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layella Ziyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Alehyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 304, pp.130673. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.123135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2021.130673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380148v1</w:t>
+                <w:t xml:space="preserve">hal-04380116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical and mechanical properties of fly ash based-geopolymer pastes produced from pre-geopolymer powders obtained by mechanosynthesis</w:t>
+                <w:t xml:space="preserve">Durability of Moroccan fly ash-based geopolymer binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Zerzouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Alehyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layella Ziyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othmane Bouchenafa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Saliha Alehyen</w:t>
+                <w:t xml:space="preserve">Abdellatif Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 288, pp.123135. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 304, pp.130673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2021.130673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380116v1</w:t>
+                <w:t xml:space="preserve">hal-04380148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the addition of date palm fibers on the physical, rheological and thermal properties of bitumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Bellatrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layella Ziyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3218,51 +3218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Konat&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Zerzouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Hamzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Alehyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17164151" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Shigueiro Siroma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Planche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeramie Adams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2221744" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Lahjiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gazeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c04159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bellatrache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Crivelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shuang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-022-00794-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129637" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04313050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvong Hung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221088597" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Loukili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.130673" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bouchenafa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Haddadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117808" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Nicola&#239;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.05.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2014.02.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7938-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delfosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29779-4_4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ferber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanas Konin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tamburini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rohart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Toraldo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00476-7_48" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;a Vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Carouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layella Ziyani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Konat&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Zerzouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Hamzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Alehyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17164151" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Shigueiro Siroma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Planche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeramie Adams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2221744" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Lahjiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gazeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c04159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129637" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04313050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvong Hung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221088597" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bellatrache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Crivelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shuang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-022-00794-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bouchenafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Loukili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.130673" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Haddadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117808" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Nicola&#239;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.05.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2014.02.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7938-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delfosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29779-4_4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ferber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanas Konin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tamburini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rohart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Toraldo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00476-7_48" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>