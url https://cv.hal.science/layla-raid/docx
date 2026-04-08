--- v0 (2026-03-14)
+++ v1 (2026-04-08)
@@ -274,165 +274,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enfant des mots: attention et connaissance d'autrui chez Iris Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.89-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche du particulier. Wittgenstein, Proust, Bakhtine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Marcel Proust et Mikhaïl Bakhtine: regards croisés, 13 (1), pp.141-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03197318v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célébrer la puissance du lieu. De Gaston Bachelard à Val Plumwood</w:t>
               </w:r>
@@ -2083,1817 +2083,1817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Literature, Attention to Particulars and Moral Resistance : a Reading of Jean Rhys’ Exile Novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Reading the Social Sciences", CURAPP, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’avoir une voix ? Apprentissage du langage et éducation morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Langage et socialisation", CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sarraute et la philosophie du langage ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Littérature et résistance morale II", CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ça dépend’ : raisonnement moral chez les enfants et conditionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Richardot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire APPLE, CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naturalistic versus Constructivist Arguments in Gender Studies : Carol Gilligan’s and Sarah Hrdy’s Naturalisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "What is a Naturalistic Argument?", CURAPP-ESS, Amiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Literature, Attention to Particulars and Moral Resistance : a Reading of Jean Rhys’ Exile Novels</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implicite comme vecteur de la violence verbale dans le théâtre de Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Care et littérature : autour de Gilligan et Richards, &amp;quot;The Deepening Darkness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Reading the Social Sciences", CURAPP, Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "État des lieux des recherches sur/avec le Genre". Troisième journée annuelle, CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sarraute et la philosophie du langage ordinaire</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaiter : par-delà la dichotomie du naturel et du construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Littérature et résistance morale II", CURAPP-ESS, Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque "L'éthique du Care : nouvelles questions, nouvelles frontières. 10 ans après Le souci des autres", Maison des Sciences de l'Homme Paris Nord, Paris 8 / Paris 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce qu’avoir une voix ? Apprentissage du langage et éducation morale</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et résistance morale : une lecture de Jean Rhys, &amp;quot;Good Morning Midnight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Langage et socialisation", CURAPP-ESS, Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque "Littérature et résistance morale", CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ça dépend’ : raisonnement moral chez les enfants et conditionnalité</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attention au particulier dans les philosophies écoféministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Résistance(s) de la nature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anesthésie émotive et cécité morale : une lecture de Jean Rhys, &amp;quot;Good Morning, Midnight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Philosophie et littérature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présupposition et polyphonie chez Bakhtine et Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Présupposition et implicite", Laboratoire d'Histoire des Théories Linguistiques, Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présupposition et implicite : grandes lignes historiques pour le XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Laboratoire d'Histoire des Théories Linguistiques, Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’implicite comme vecteur de la violence verbale dans le théâtre de Sarraute</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care maternel et la dichotomie du naturel et du construit (Gilligan, Hrdy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième journée d'étude sur l'éthique appliquée au soin : Qu'est-ce que soigner ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éthique pour les droits de l'homme ? Le care comme nouvelle manière de penser le relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Anciens enjeux, nouveaux défis: Repenser le droit international des droits de l'homme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, Amiens, 2014, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presupposition and Implicitness in the Linguistic Theories of the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t>
+              <w:t xml:space="preserve">13th International Conference on the History of the Language Sciences (ICHoLS XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Care et littérature : autour de Gilligan et Richards, &amp;quot;The Deepening Darkness</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présupposition et l'implicite : grandes lignes historiques pour le XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La présupposition: quelques jalons historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix différente de l'écoféminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "État des lieux des recherches sur/avec le Genre". Troisième journée annuelle, CURAPP-ESS, Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Care et environnement: nouveaux chantiers", CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Allaiter : par-delà la dichotomie du naturel et du construit</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et philosophie morale : les éthiques du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "L'éthique du Care : nouvelles questions, nouvelles frontières. 10 ans après Le souci des autres", Maison des Sciences de l'Homme Paris Nord, Paris 8 / Paris 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de formation doctorale Le Genre en SHS, Université de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature et résistance morale : une lecture de Jean Rhys, &amp;quot;Good Morning Midnight</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et philosophie chez Iris Murdoch : l'importance morale du détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Littérature et résistance morale", CURAPP-ESS, Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque "Iris Murdoch : éthique, métaphysique, littérature", Université de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'attention au particulier dans les philosophies écoféministes</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care, laboratoire des enjeux contemporains du féminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Résistance(s) de la nature"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Premier Congrès des Études de Genre en France, ENS LSH, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le care maternel et la dichotomie du naturel et du construit (Gilligan, Hrdy)</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Murdoch et Simone Weil : quelques pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième journée d'étude sur l'éthique appliquée au soin : Qu'est-ce que soigner ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque "Éthique et valeurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anesthésie émotive et cécité morale : une lecture de Jean Rhys, &amp;quot;Good Morning, Midnight</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It is not instruction but provocation that I can receive from another soul : Cavell et le perlocutoire émersonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Philosophie et littérature"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Wittgenstein - Le perlocutoire", Université Paris 1 Panthéon Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présupposition et polyphonie chez Bakhtine et Ducrot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Présupposition et implicite", Laboratoire d'Histoire des Théories Linguistiques, Paris Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de rentrée du CURAPP-ESS, Université de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présupposition et implicite : grandes lignes historiques pour le XXe siècle</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisme, seconde naïveté et critique des conceptions interfacielles de la perception : l'héritage pragmatiste de Putnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Autour de Charles Travis, Le silence des sens", CURAPP-ESS / U. Paris 1 Panthéon Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182350v1</w:t>
-              </w:r>
-[...714 lines deleted...]
-                <w:t xml:space="preserve">hal-03182866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4640,1168 +4640,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'assurance réaliste à l'exil sceptique: les multiples visages de Wittgenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anastasios Brenner et Béatrice Pérez-Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'incertitude chez les Anciens et les Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03197443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réussir ses actes de langage hors procédure. Philosophie du langage, féminisme et émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Laugier et Daniele Lorenzini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perlocutoire ! Normativités et performativités du langage ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03197112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l'assurance réaliste à l'exil sceptique: les multiples visages de Wittgenstein</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots ont-ils un visage ? Signification, usage et physionomie chez Wittgenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anastasios Brenner et Béatrice Pérez-Jean. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Champion, A paraître</w:t>
+              <w:t xml:space="preserve">Béatrice Godart-Wendling et Sandra Laugier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages de l'usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions ISTE, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les mots ont-ils un visage ? Signification, usage et physionomie chez Wittgenstein</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03363678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Plumwood et les lieux particuliers: perspective écoféministe sur les lieux de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Béatrice Godart-Wendling et Sandra Laugier. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Éditions ISTE, A paraître</w:t>
+              <w:t xml:space="preserve">Gérald Hess, Corine Pelluchon et Jean-Philippe Pierron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humains, animaux, nature. Quelle éthique des vertus pour le monde qui vient ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9791037003737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Val Plumwood et les lieux particuliers: perspective écoféministe sur les lieux de vie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02977057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Murdoch et Simone Weil: l'attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gérald Hess, Corine Pelluchon et Jean-Philippe Pierron. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Humains, animaux, nature. Quelle éthique des vertus pour le monde qui vient ?</w:t>
+              <w:t xml:space="preserve">Véronique Leru et Pierre Frath. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de René Daval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9791037003737</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPURE. Éditions et Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ISBN : 978-2-37496-091-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Iris Murdoch et Simone Weil: l'attention</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care maternel: par-delà la dichotomie du naturel et du construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Leru et Pierre Frath. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Mélanges en l'honneur de René Daval</w:t>
+              <w:t xml:space="preserve">Jean-Pierre Cléro et Annie Hourcade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le soin, l'aide. Care et cure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2019, ISBN : 978-2-37496-091-3</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cahiers de l'ÉRIAC. Rencontres philosophiques, 979-10-240-0981-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clapet de la souricière : les implicites de la violence verbale dans le théâtre de Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La violence verbale : description, processus, effets discursifs et psycho-sociaux", MATEIU, Iuliana-Anca (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cluj-Napoca, Presa Universitara Clujeana, pp.195-210, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clapet de la sourcière : les implicites de la violence verbale dans le théâtre de Sarraute.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Pierre Cléro et Annie Hourcade. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Le soin, l'aide. Care et cure</w:t>
+              <w:t xml:space="preserve">Iuliana-Anca Mateiu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presa Universitara Clujeana, pp. 195-210, 2017, 978-606-37-0202-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRÉSUPPOSITION ET POLYPHONIE : L'INSPIRATION BAKHTINIENNE DE DUCROT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Godart-Wendling et Layla Raïd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la recherche de la présupposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cahiers de l'ÉRIAC. Rencontres philosophiques, 979-10-240-0981-0</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Série «Les concepts fondateurs de la philosophie du langage», 978-1-78405-209-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le clapet de la sourcière : les implicites de la violence verbale dans le théâtre de Sarraute.</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01445403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presupposition and Implicitness in the Twentieth Century : from Logic to Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"History of Linguistics 2014 : Selected Papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, 25-29 August 2014", ASSUNÇÃO, Carlos. FERNANDES, Gonçalo. KEMMLER, Rolf (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam-Philadelphia, John Benjamins, pp.257- 268, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Presa Universitara Clujeana, pp. 195-210, 2017, 978-606-37-0202-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la recherche de la présupposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-20, 2016, Les concepts fondateurs de la philosophie du langage, 978-1-78405-209-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le clapet de la souricière : les implicites de la violence verbale dans le théâtre de Sarraute</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presupposition and Implicitness in the 20th century. From logic to linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Linguistics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp. 257-268., 2016, ISBN 9789027246172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La violence verbale : description, processus, effets discursifs et psycho-sociaux", MATEIU, Iuliana-Anca (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cluj-Napoca, Presa Universitara Clujeana, pp.195-210, 2017</w:t>
+              <w:t xml:space="preserve">"À la recherche de la présupposition", GODART-WENDLING, B. RAÏD, Layla (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Londres, ISTE Editions, pp.11-20, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présupposition et polyphonie : l’inspiration bakhtinienne de Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"À la recherche de la présupposition", GODART-WENDLING, B. RAÏD, Layla (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Londres, ISTE Editions, pp.179-204, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142120v1</w:t>
-              </w:r>
-[...425 lines deleted...]
-                <w:t xml:space="preserve">hal-01323575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Land Ethic aux éthiques du care</w:t>
               </w:r>
@@ -7084,51 +7084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04046223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ra&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15845/nwr.v11.3639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03691070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richardot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17880/le-souterrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03135989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/a-la-recherche-de-la-presupposition/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/7901/le-silence-des-sens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lillusion-de-sens-le-probleme-du-realisme-chez-le-second-wittgenstein/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Laurand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/bancdessais/conversationsavecwittgenstein19491951/?tab=presentation" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003737" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100960900&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/nouveautes/products/a-la-recherche-de-la-presupposition" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198156v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/2910846857/wittgensteindernierespensees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04528447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion B&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.232.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266531v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves &#201;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Stebler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04046223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ra&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15845/nwr.v11.3639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266548v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03691070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richardot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17880/le-souterrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03135989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/a-la-recherche-de-la-presupposition/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/7901/le-silence-des-sens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lillusion-de-sens-le-probleme-du-realisme-chez-le-second-wittgenstein/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Laurand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/bancdessais/conversationsavecwittgenstein19491951/?tab=presentation" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003737" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100960900&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/nouveautes/products/a-la-recherche-de-la-presupposition" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/2910846857/wittgensteindernierespensees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04528447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion B&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.232.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266531v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves &#201;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Stebler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>