--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -274,1584 +274,1584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche du particulier. Wittgenstein, Proust, Bakhtine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marcel Proust et Mikhaïl Bakhtine: regards croisés, 13 (1), pp.141-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03197318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enfant des mots: attention et connaissance d'autrui chez Iris Murdoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (1), pp.89-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La recherche du particulier. Wittgenstein, Proust, Bakhtine</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébrer la puissance du lieu. De Gaston Bachelard à Val Plumwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Marcel Proust et Mikhaïl Bakhtine: regards croisés, 13 (1), pp.141-161</w:t>
+              <w:t xml:space="preserve">Bachelard Studies - Études bachelardiennes - Studi bachelardiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.105-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Célébrer la puissance du lieu. De Gaston Bachelard à Val Plumwood</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03197194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Misfortunes of a Word-Watcher: A Reading of Iris Murdoch, A Word Child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Iris Murdoch and the Ethical Imagination: Legacies and Innovations, 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'enfant n'a pas voix au chapitre. Étude sur le statut linguistique des enfants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.105-118</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Trouver sa voix dans les mots des autres, 28 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Misfortunes of a Word-Watcher: A Reading of Iris Murdoch, A Word Child</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et résistance morale: une lecture de Jean Rhys, Good Morning Midnight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXX (80), pp.21-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature and Moral Resistance. A Reading of Jean Rhys' &amp;quot;Good Morning, Midnight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.21-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les mots, l'enfance. Sarraute et la philosophie du langage ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'éducation et la figure de l'enfant chez Wittgenstein et Cavell, 25 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Plumwood : la voix différente de l’écoféminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Iris Murdoch and the Ethical Imagination: Legacies and Innovations, 59</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.49-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand l'enfant n'a pas voix au chapitre. Étude sur le statut linguistique des enfants.</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se voir de l'extérieur: Wittgenstein et les regrets de la connaissance de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Scepticisme, pragmatisme et philosophie du langage ordinaire, 20, pp.125-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01444925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Plumwood: la voix différente de l'écoféminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Genre et environnement. Nouvelles menaces, nouvelles analyses au Nord et au Sud, 59 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argomenti dell'indispensabilità: l'idea di una cura ambientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.375-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Baier e la critica del liberalismo morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63, pp.377-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énoncés passionnés et performatifs selon Stanley Cavell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 256, pp.151-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse logique des probabilites selon Waismann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belabas</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Trouver sa voix dans les mots des autres, 28 (1)</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Philosophie du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.235-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature et résistance morale: une lecture de Jean Rhys, Good Morning Midnight</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirisme, naturalisme et signification chez Quine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, XXX (80), pp.21-37</w:t>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Willard van Orman Quine, 71 (4), pp.579-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Literature and Moral Resistance. A Reading of Jean Rhys' &amp;quot;Good Morning, Midnight</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baier et la critique du libéralisme moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (1), pp.21-37</w:t>
+              <w:t xml:space="preserve">Raisons Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Le souci des autres, 16, pp.247-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sous les mots, l'enfance. Sarraute et la philosophie du langage ordinaire</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wittgenstein et Dostoïevski: l'exploration formelle de la subjectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, L'éducation et la figure de l'enfant chez Wittgenstein et Cavell, 25 (2)</w:t>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 906, pp.121-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 59, pp.49-72</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01445487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité de l'objet : l'héritage humien de Quine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.181-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Se voir de l'extérieur: Wittgenstein et les regrets de la connaissance de soi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01445399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Reliance et l'éthique de Wittgenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Scepticisme, pragmatisme et philosophie du langage ordinaire, 20, pp.125-142</w:t>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 91, pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Val Plumwood: la voix différente de l'écoféminisme</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01445401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quine, critique de Peirce: vérité et convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Genre et environnement. Nouvelles menaces, nouvelles analyses au Nord et au Sud, 59 (2)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Argomenti dell'indispensabilità: l'idea di una cura ambientale</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01445450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction de l'aveugle à la signification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.375-388</w:t>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, La normativité, 37, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...633 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02088391v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01445450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splendeurs et misères des Lumières: Wittgenstein et le monde moderne</w:t>
               </w:r>
@@ -2152,1265 +2152,1265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sarraute et la philosophie du langage ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Littérature et résistance morale II", CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’avoir une voix ? Apprentissage du langage et éducation morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Langage et socialisation", CURAPP-ESS, Amiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sarraute et la philosophie du langage ordinaire</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ça dépend’ : raisonnement moral chez les enfants et conditionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Colloque "Littérature et résistance morale II", CURAPP-ESS, Amiens</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Richardot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire APPLE, CURAPP-ESS, Amiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ça dépend’ : raisonnement moral chez les enfants et conditionnalité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalistic versus Constructivist Arguments in Gender Studies : Carol Gilligan’s and Sarah Hrdy’s Naturalisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "What is a Naturalistic Argument?", CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Care et littérature : autour de Gilligan et Richards, &amp;quot;The Deepening Darkness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "État des lieux des recherches sur/avec le Genre". Troisième journée annuelle, CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implicite comme vecteur de la violence verbale dans le théâtre de Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Naturalistic versus Constructivist Arguments in Gender Studies : Carol Gilligan’s and Sarah Hrdy’s Naturalisms</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaiter : par-delà la dichotomie du naturel et du construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "What is a Naturalistic Argument?", CURAPP-ESS, Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque "L'éthique du Care : nouvelles questions, nouvelles frontières. 10 ans après Le souci des autres", Maison des Sciences de l'Homme Paris Nord, Paris 8 / Paris 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attention au particulier dans les philosophies écoféministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Résistance(s) de la nature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et résistance morale : une lecture de Jean Rhys, &amp;quot;Good Morning Midnight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Littérature et résistance morale", CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anesthésie émotive et cécité morale : une lecture de Jean Rhys, &amp;quot;Good Morning, Midnight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Philosophie et littérature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présupposition et polyphonie chez Bakhtine et Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Présupposition et implicite", Laboratoire d'Histoire des Théories Linguistiques, Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présupposition et implicite : grandes lignes historiques pour le XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Laboratoire d'Histoire des Théories Linguistiques, Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care maternel et la dichotomie du naturel et du construit (Gilligan, Hrdy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième journée d'étude sur l'éthique appliquée au soin : Qu'est-ce que soigner ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix différente de l'écoféminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Care et environnement: nouveaux chantiers", CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presupposition and Implicitness in the Linguistic Theories of the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t>
+              <w:t xml:space="preserve">13th International Conference on the History of the Language Sciences (ICHoLS XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Care et littérature : autour de Gilligan et Richards, &amp;quot;The Deepening Darkness</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présupposition et l'implicite : grandes lignes historiques pour le XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La présupposition: quelques jalons historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éthique pour les droits de l'homme ? Le care comme nouvelle manière de penser le relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "État des lieux des recherches sur/avec le Genre". Troisième journée annuelle, CURAPP-ESS, Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque "Anciens enjeux, nouveaux défis: Repenser le droit international des droits de l'homme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, Amiens, 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...564 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182885v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-03182301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et philosophie morale : les éthiques du care</w:t>
               </w:r>
@@ -4494,1245 +4494,1245 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle éthique pour les droits de l'homme ? L'apport des éthiques du care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Husson-Rochcongar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anciens enjeux, nouveaux défis. Repenser le droit international des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots ont-il un visage ? Signification, usage et physionomie dans la philosophie du langage de Wittgenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Godart-Wendling et Sandra Laugier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les usages de l'usage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelle éthique pour les droits de l'homme ? L'apport des éthiques du care</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'assurance réaliste à l'exil sceptique: les multiples visages de Wittgenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Husson-Rochcongar. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Anastasios Brenner et Béatrice Pérez-Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'incertitude chez les Anciens et les Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De l'assurance réaliste à l'exil sceptique: les multiples visages de Wittgenstein</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03197443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir ses actes de langage hors procédure. Philosophie du langage, féminisme et émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anastasios Brenner et Béatrice Pérez-Jean. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Champion, A paraître</w:t>
+              <w:t xml:space="preserve">Sandra Laugier et Daniele Lorenzini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perlocutoire ! Normativités et performativités du langage ordinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Réussir ses actes de langage hors procédure. Philosophie du langage, féminisme et émancipation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03197112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots ont-ils un visage ? Signification, usage et physionomie chez Wittgenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sandra Laugier et Daniele Lorenzini. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, A paraître</w:t>
+              <w:t xml:space="preserve">Béatrice Godart-Wendling et Sandra Laugier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages de l'usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions ISTE, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les mots ont-ils un visage ? Signification, usage et physionomie chez Wittgenstein</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03363678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Plumwood et les lieux particuliers: perspective écoféministe sur les lieux de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Béatrice Godart-Wendling et Sandra Laugier. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Éditions ISTE, A paraître</w:t>
+              <w:t xml:space="preserve">Gérald Hess, Corine Pelluchon et Jean-Philippe Pierron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humains, animaux, nature. Quelle éthique des vertus pour le monde qui vient ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9791037003737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Val Plumwood et les lieux particuliers: perspective écoféministe sur les lieux de vie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02977057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Murdoch et Simone Weil: l'attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gérald Hess, Corine Pelluchon et Jean-Philippe Pierron. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Humains, animaux, nature. Quelle éthique des vertus pour le monde qui vient ?</w:t>
+              <w:t xml:space="preserve">Véronique Leru et Pierre Frath. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de René Daval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9791037003737</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPURE. Éditions et Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ISBN : 978-2-37496-091-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Iris Murdoch et Simone Weil: l'attention</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care maternel: par-delà la dichotomie du naturel et du construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Leru et Pierre Frath. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Mélanges en l'honneur de René Daval</w:t>
+              <w:t xml:space="preserve">Jean-Pierre Cléro et Annie Hourcade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le soin, l'aide. Care et cure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2019, ISBN : 978-2-37496-091-3</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cahiers de l'ÉRIAC. Rencontres philosophiques, 979-10-240-0981-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clapet de la souricière : les implicites de la violence verbale dans le théâtre de Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La violence verbale : description, processus, effets discursifs et psycho-sociaux", MATEIU, Iuliana-Anca (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cluj-Napoca, Presa Universitara Clujeana, pp.195-210, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clapet de la sourcière : les implicites de la violence verbale dans le théâtre de Sarraute.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Pierre Cléro et Annie Hourcade. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Le soin, l'aide. Care et cure</w:t>
+              <w:t xml:space="preserve">Iuliana-Anca Mateiu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presa Universitara Clujeana, pp. 195-210, 2017, 978-606-37-0202-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRÉSUPPOSITION ET POLYPHONIE : L'INSPIRATION BAKHTINIENNE DE DUCROT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Godart-Wendling et Layla Raïd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la recherche de la présupposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cahiers de l'ÉRIAC. Rencontres philosophiques, 979-10-240-0981-0</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Série «Les concepts fondateurs de la philosophie du langage», 978-1-78405-209-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01445403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presupposition and Implicitness in the Twentieth Century : from Logic to Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"History of Linguistics 2014 : Selected Papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, 25-29 August 2014", ASSUNÇÃO, Carlos. FERNANDES, Gonçalo. KEMMLER, Rolf (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam-Philadelphia, John Benjamins, pp.257- 268, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La violence verbale : description, processus, effets discursifs et psycho-sociaux", MATEIU, Iuliana-Anca (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cluj-Napoca, Presa Universitara Clujeana, pp.195-210, 2017</w:t>
+              <w:t xml:space="preserve">À la recherche de la présupposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-20, 2016, Les concepts fondateurs de la philosophie du langage, 978-1-78405-209-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"À la recherche de la présupposition", GODART-WENDLING, B. RAÏD, Layla (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Londres, ISTE Editions, pp.11-20, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presupposition and Implicitness in the 20th century. From logic to linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Presa Universitara Clujeana, pp. 195-210, 2017, 978-606-37-0202-0</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Linguistics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp. 257-268., 2016, ISBN 9789027246172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323575v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03142450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présupposition et polyphonie : l’inspiration bakhtinienne de Ducrot</w:t>
               </w:r>
@@ -7084,51 +7084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04046223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ra&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15845/nwr.v11.3639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266548v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03691070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richardot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17880/le-souterrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03135989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/a-la-recherche-de-la-presupposition/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/7901/le-silence-des-sens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lillusion-de-sens-le-probleme-du-realisme-chez-le-second-wittgenstein/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Laurand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/bancdessais/conversationsavecwittgenstein19491951/?tab=presentation" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003737" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100960900&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/nouveautes/products/a-la-recherche-de-la-presupposition" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/2910846857/wittgensteindernierespensees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04528447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion B&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.232.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266531v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves &#201;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Stebler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04046223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ra&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15845/nwr.v11.3639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03691070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richardot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17880/le-souterrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03135989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/a-la-recherche-de-la-presupposition/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/7901/le-silence-des-sens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lillusion-de-sens-le-probleme-du-realisme-chez-le-second-wittgenstein/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Laurand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/bancdessais/conversationsavecwittgenstein19491951/?tab=presentation" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003737" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100960900&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/nouveautes/products/a-la-recherche-de-la-presupposition" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/2910846857/wittgensteindernierespensees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04528447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion B&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.232.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266531v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves &#201;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Stebler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>