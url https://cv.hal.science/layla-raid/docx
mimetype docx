--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -274,165 +274,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enfant des mots: attention et connaissance d'autrui chez Iris Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.89-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche du particulier. Wittgenstein, Proust, Bakhtine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Marcel Proust et Mikhaïl Bakhtine: regards croisés, 13 (1), pp.141-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03197318v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célébrer la puissance du lieu. De Gaston Bachelard à Val Plumwood</w:t>
               </w:r>
@@ -2441,976 +2441,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’implicite comme vecteur de la violence verbale dans le théâtre de Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Care et littérature : autour de Gilligan et Richards, &amp;quot;The Deepening Darkness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "État des lieux des recherches sur/avec le Genre". Troisième journée annuelle, CURAPP-ESS, Amiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaiter : par-delà la dichotomie du naturel et du construit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'éthique du Care : nouvelles questions, nouvelles frontières. 10 ans après Le souci des autres", Maison des Sciences de l'Homme Paris Nord, Paris 8 / Paris 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et résistance morale : une lecture de Jean Rhys, &amp;quot;Good Morning Midnight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Littérature et résistance morale", CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attention au particulier dans les philosophies écoféministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Résistance(s) de la nature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anesthésie émotive et cécité morale : une lecture de Jean Rhys, &amp;quot;Good Morning, Midnight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Philosophie et littérature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présupposition et polyphonie chez Bakhtine et Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Présupposition et implicite", Laboratoire d'Histoire des Théories Linguistiques, Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présupposition et implicite : grandes lignes historiques pour le XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Laboratoire d'Histoire des Théories Linguistiques, Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care maternel et la dichotomie du naturel et du construit (Gilligan, Hrdy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième journée d'étude sur l'éthique appliquée au soin : Qu'est-ce que soigner ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éthique pour les droits de l'homme ? Le care comme nouvelle manière de penser le relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Raïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Anciens enjeux, nouveaux défis: Repenser le droit international des droits de l'homme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, Amiens, 2014, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presupposition and Implicitness in the Linguistic Theories of the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t>
+              <w:t xml:space="preserve">13th International Conference on the History of the Language Sciences (ICHoLS XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Allaiter : par-delà la dichotomie du naturel et du construit</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présupposition et l'implicite : grandes lignes historiques pour le XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La présupposition: quelques jalons historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix différente de l'écoféminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Raïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "L'éthique du Care : nouvelles questions, nouvelles frontières. 10 ans après Le souci des autres", Maison des Sciences de l'Homme Paris Nord, Paris 8 / Paris 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Care et environnement: nouveaux chantiers", CURAPP-ESS, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...495 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182301v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-03182885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et philosophie morale : les éthiques du care</w:t>
               </w:r>
@@ -4494,319 +4494,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots ont-il un visage ? Signification, usage et physionomie dans la philosophie du langage de Wittgenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Godart-Wendling et Sandra Laugier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages de l'usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle éthique pour les droits de l'homme ? L'apport des éthiques du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Husson-Rochcongar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anciens enjeux, nouveaux défis. Repenser le droit international des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les mots ont-il un visage ? Signification, usage et physionomie dans la philosophie du langage de Wittgenstein</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir ses actes de langage hors procédure. Philosophie du langage, féminisme et émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Béatrice Godart-Wendling et Sandra Laugier. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, A paraître</w:t>
+              <w:t xml:space="preserve">Sandra Laugier et Daniele Lorenzini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perlocutoire ! Normativités et performativités du langage ordinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03197112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'assurance réaliste à l'exil sceptique: les multiples visages de Wittgenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïd Layla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasios Brenner et Béatrice Pérez-Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'incertitude chez les Anciens et les Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03197443v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03197112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots ont-ils un visage ? Signification, usage et physionomie chez Wittgenstein</w:t>
               </w:r>
@@ -7084,51 +7084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04046223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ra&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15845/nwr.v11.3639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03691070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richardot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17880/le-souterrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03135989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/a-la-recherche-de-la-presupposition/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/7901/le-silence-des-sens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lillusion-de-sens-le-probleme-du-realisme-chez-le-second-wittgenstein/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Laurand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/bancdessais/conversationsavecwittgenstein19491951/?tab=presentation" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003737" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100960900&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/nouveautes/products/a-la-recherche-de-la-presupposition" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/2910846857/wittgensteindernierespensees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04528447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion B&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.232.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266531v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves &#201;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Stebler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04046223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ra&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15845/nwr.v11.3639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266548v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03691070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richardot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03182350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17880/le-souterrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03135989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/a-la-recherche-de-la-presupposition/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/7901/le-silence-des-sens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lillusion-de-sens-le-probleme-du-realisme-chez-le-second-wittgenstein/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Laurand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/bancdessais/conversationsavecwittgenstein19491951/?tab=presentation" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003737" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100960900&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/nouveautes/products/a-la-recherche-de-la-presupposition" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/2910846857/wittgensteindernierespensees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04528447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion B&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.232.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266531v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves &#201;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Stebler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>