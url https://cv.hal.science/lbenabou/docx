--- v1 (2026-03-30)
+++ v2 (2026-05-06)
@@ -66,2754 +66,2845 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the forming limit of 6063 aluminum alloy perforated sheet under in-plane and out-of-plane stretching conditions</w:t>
+                <w:t xml:space="preserve">From Design of Experiments to Neural Network Models for Predicting Sintered Nano-Silver Joints Degradation Under Thermal Shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssem Lakache</w:t>
+                <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani May</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+                <w:t xml:space="preserve">Laurent Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3221/igf-esis.72.06⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4071220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034544v1</w:t>
+                <w:t xml:space="preserve">hal-05574268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium dodecyl sulfate (SDS) as an effective corrosion inhibitor for Mg-8Li-3Al alloy in aqueous NaCl: A combined experimental and theoretical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the forming limit of 6063 aluminum alloy perforated sheet under in-plane and out-of-plane stretching conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Lakache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Ould Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honggun Song</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Abdelghani Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jma.2021.07.006⟩</w:t>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (72), pp.62-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/igf-esis.72.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122288v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of voids on thermal-mechanical reliability of lead-free solder joints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sodium dodecyl sulfate (SDS) as an effective corrosion inhibitor for Mg-8Li-3Al alloy in aqueous NaCl: A combined experimental and theoretical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honggun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Nhat Le</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hongyu Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20141204026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jma.2021.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589929v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on thermal conductivity of silver-based porous materials by finite difference method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of voids on thermal-mechanical reliability of lead-free solder joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Nhat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pougnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziming Xiong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zhiqiang Feng</w:t>
+                <w:t xml:space="preserve">Victor Etgens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104897⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.04026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141204026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888871v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study on the clamping mechanism in the injection molding machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on thermal conductivity of silver-based porous materials by finite difference method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Duong Le</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhiqiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-09817-6⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.104897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775793v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized displacement correlation method for mechanical and thermal fracture of FGM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational study on the clamping mechanism in the injection molding machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Duong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quangbang Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ait Ferhat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ngoc Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2047684120500049⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (11-12), pp.7247-7261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-09817-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677091v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for DIC-based evaluation of the fracture behaviour of solder materials under monotonic and creep loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generalized displacement correlation method for mechanical and thermal fracture of FGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ait Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Boulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 239, </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S2047684120500049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032284v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent fatigue modelling of a novel Ni, Bi and Sb containing Sn-3.8Ag-0.7Cu lead-free solder alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Methodology for DIC-based evaluation of the fracture behaviour of solder materials under monotonic and creep loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien An Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quangbang Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Nhat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Ould Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.13313⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109173v1</w:t>
+                <w:t xml:space="preserve">hal-03032284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal aging and shear creep behavior of a novel lead-free solder joint with small additions of Bi, Sb and Ni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-dependent fatigue modelling of a novel Ni, Bi and Sb containing Sn-3.8Ag-0.7Cu lead-free solder alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quangbang Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Nhat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh Thi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.B. Tao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Nguyen-Xuan</w:t>
+                <w:t xml:space="preserve">Hung Nguyen-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.02.316⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (12), pp.2883-2891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.13313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484777v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the densification of silver particles during sintering at controlled pressure and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isothermal aging and shear creep behavior of a novel lead-free solder joint with small additions of Bi, Sb and Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.B. Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Khiat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J Linares</w:t>
+                <w:t xml:space="preserve">H. Nguyen-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1141/1/012157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 789, pp.183 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.02.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537771v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime prediction of a viscoplastic lead-free solder in power electronics modules under passive temperature cycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+                <w:t xml:space="preserve">Modeling of the densification of silver particles during sintering at controlled pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+                <w:t xml:space="preserve">J Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, 3, 306 (9 p.). </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1141, pp.012157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1141/1/012157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01220308v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and simulation of intergranular fracture due to dynamic embrittlement for a CuNiSi alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lifetime prediction of a viscoplastic lead-free solder in power electronics modules under passive temperature cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongqian Xue</w:t>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75, pp.81-88. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, 3, 306 (9 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279744v1</w:t>
+                <w:t xml:space="preserve">insu-01220308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical homogenization modeling and computational simulation of intergranular fracture in polycrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling and simulation of intergranular fracture due to dynamic embrittlement for a CuNiSi alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhidan Sun</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 193 (1), pp.59-75. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.81-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-015-0018-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276173v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum damage approach for fatigue life prediction of viscoplastic solder joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pougnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (5), pp.525-531. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jmech.2015.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of anisotropic failure in wood under large deformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analytical homogenization modeling and computational simulation of intergranular fracture in polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 193 (1), pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0018-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0287-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03589930v1</w:t>
+                <w:t xml:space="preserve">hal-02276173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization scheme for brittle intergranular decohesion in polycrystalline aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Numerical study of anisotropic failure in wood under large deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Sun</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.114-119. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (6), pp.1977-1993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0287-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03589928v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of thermo-mechanical fatigue for solder joints in power electronics modules under passive temperature cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Homogenization scheme for brittle intergranular decohesion in polycrystalline aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Richard Dahoo</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.114-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.05.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830637v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermo-mechanical cohesive zone model for solder joint lifetime prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+                <w:t xml:space="preserve">Prediction of thermo-mechanical fatigue for solder joints in power electronics modules under passive temperature cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49, pp.18-30. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.48-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783124v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the heel crack mechanism in Al connections for power electronics modules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G Coquery</w:t>
+                <w:t xml:space="preserve">A thermo-mechanical cohesive zone model for solder joint lifetime prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2011.01.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.18-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879969v1</w:t>
+                <w:t xml:space="preserve">hal-00783124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the hygroelastic behaviour of a wood-based composite for construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duchanois</w:t>
+                <w:t xml:space="preserve">Investigation of the heel crack mechanism in Al connections for power electronics modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Celnikier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (5), pp 965-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2011.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.04.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655569v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The energy release rate of a crack in the interfacial zone of particulate-reinforced composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
+                <w:t xml:space="preserve">Modelling of the hygroelastic behaviour of a wood-based composite for construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duchanois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2004.04.007⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078045v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective properties of a composite with non perfectly bounded interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The energy release rate of a crack in the interfacial zone of particulate-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.551-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2004.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138036v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effective properties of a composite with non perfectly bounded interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41 (1-3), pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of damage at interfaces of composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (3), pp.215-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1359-8368(02)00004-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2823,703 +2914,703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la tenue à la rupture d'un nouvel alliage de brasure sans plomb pour les applications d'électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van, Nhat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang, Bang Tao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle de la rupture d'un alliage d'étain pour le brasage en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Bang Tao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of cracking from sulfur-induced dynamic embrittlement in a polycrystalline copper specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium of Mechanics - Multi-physics modeling of solids 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la fragilisation dynamique d'un matériau polycristallin sous traction monotone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche continue de la rupture du bois en grands déplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of wire connections design for power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshua Celnikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF 2011 - 22nd European Symposium Reliability of Electron Devices, Failure Physics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp 1892-1897, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach for obtaining the mechanical properties of oriented strand board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Conference on Timber Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, PORTLAND, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3666,51 +3757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Lakache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani May" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ould Ouali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Mokdad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Benabou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/igf-esis.72.06" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggun Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2021.07.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pougnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Etgens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Xiong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Feng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104897" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Hoang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quangbang Tao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hai Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09817-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ait Ferhat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boulenouar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684120500049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Nguyen-Van" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thi Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13313" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Tao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Nguyen Van" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.316" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khiat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benabou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chassagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Linares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1141/1/012157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015080" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqian Xue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.06.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHKQCGQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0018-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2015.15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0287-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.10.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-349N6PHT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard Dahoo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78LQNKXJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.12.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDVT9H0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Celnikier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coquery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.01.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVKVWKPR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.04.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0FZWVM2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benseddiq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.04.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV3QSGFG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(02)00004-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4H6J94P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van, Nhat Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang, Bang Tao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Bang Tao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Celnikier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRPK4DCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Benabou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4071220" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Lakache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ould Ouali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Mokdad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/igf-esis.72.06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggun Song" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2021.07.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pougnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Etgens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Xiong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Feng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104897" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Hoang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quangbang Tao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hai Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09817-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ait Ferhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boulenouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684120500049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Nguyen-Van" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107285" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thi Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Tao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Nguyen Van" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.316" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khiat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benabou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Linares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1141/1/012157" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015080" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqian Xue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.06.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHKQCGQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2015.15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0018-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0287-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.10.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-349N6PHT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard Dahoo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78LQNKXJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.12.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDVT9H0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Celnikier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coquery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVKVWKPR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.04.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0FZWVM2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benseddiq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.04.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV3QSGFG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(02)00004-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4H6J94P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van, Nhat Le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang, Bang Tao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Bang Tao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Celnikier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRPK4DCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>