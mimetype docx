--- v1 (2026-03-30)
+++ v2 (2026-04-30)
@@ -1641,191 +1641,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La labélisation SAPS pour dynamiser le réseau d’acteurs universitaires de la médiation scientifique de l’Université de Lille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Adrianzen Lapouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI 2024, Médiation et nouveaux usages sociaux et éducatifs de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS, ENSFEA, Université Toulouse Jean Jaures, Nov 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation du chapitre « Du partage des émotions comme mode de (dé)légitimation de la passion : une exploration des pratiques numériques des fans du groupe Indochine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Ce que les émotions font à la culture et réciproquement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris (Centre National du Livre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742849v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04794382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des dispositifs numériques patrimoniaux : pistes de réflexion</w:t>
               </w:r>
@@ -2789,355 +2789,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Youtube, un espace d’expression techno-genré ? Médiatisation des compétences et énonciation de la légitimité à travers des vidéos de tests et déballages de smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Youtubeurs, Youtubeuses : Figures, formats, savoirs, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Femmes et métiers du numérique, une équation impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equal Pay Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association BPW France, Mar 2017, Marcq-en-Baroeul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Youtube, un espace d’expression techno-genré ? Médiatisation des compétences et énonciation de la légitimité à travers des vidéos de tests et déballages de smartphones</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gendered Representations of Computer Science and IT-related Professions : A Cross-Cultural Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Gautschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Youtubeurs, Youtubeuses : Figures, formats, savoirs, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">9ème Conférence européenne sur l’égalité de genre dans l’enseignement supérieur et la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques médiatiques et impacts des stéréotypes de genre sur l’orientation scolaire: l’exemple de la filière numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche en sciences de l'information et de la communication : rencontre avec les chercheurs de Lille 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Canopé, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693962v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01637547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographie documentaire et interfaces tactiles : statut des images et enjeux des interactions en contextes socio-éducatifs</w:t>
               </w:r>
@@ -4395,57 +4395,130 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du partage des émotions comme mode de (dé)légitimation de la passion : une exploration des pratiques numériques des fans du groupe Indochine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po; Département des études, de la prospective, des statistiques et de la documentation du ministère de la Culture; Christine Detrez, Kevin Diter et Sylvie Octobre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture &amp; émotions. La dimension affective des goûts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Favoriser la visibilité du patrimoine cinématographique par les algorithmes. Une expérimentation de recommandation de contenu à contenu appliquée au catalogue de la plateforme Tënk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4453,167 +4526,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guèvremont, Véronique; Brin, Colette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle, culture et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Laval, pp.213-241, 2024, 978-2-7637-5877-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504627v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04477371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation du jeu vidéo par les enseignants : les apports pédagogiques de l’usage de Minecraft.edu au collège</w:t>
               </w:r>
@@ -4890,50 +4890,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Co-conception d'un webdocumentaire avec des femmes éloignées de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kiyindou, A., Damone, E. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminaux et environnements numériques mobiles dans l’espace francophone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09352-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S’adapter pour innover. Imaginaires et réalités de la conception d’un « web-documentaire » pour tablette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4946,156 +5045,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Paul Fourmentraux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Stories. Arts, design et cultures transmédia.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2016, 978 2 7056 9192 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288186v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01614058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacer les frontières socioculturelles pour faciliter l’appropriation d’un dispositif numérique. Expérimentation d’un processus de co-conception</w:t>
               </w:r>
@@ -5241,117 +5241,179 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carnet de recherche : Images et communication. Réflexions, méthodes et recherches sur l’image en sciences de l’information et de la communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, https://imagesetcom.hypotheses.org/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mattéo Tréléani : Mémoires audiovisuelles. Les archives en ligne ont-elles un sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5361,91 +5423,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche sémio-pragmatique des métamorphoses médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5455,380 +5517,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’informatique au féminin. Déjouer les déterminismes ». Rapport à l’intention de l’INSPE Lille-Hauts de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSPE Nord de France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête auprès des publics sur lʼintelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille; Laboratoire GERiiCO. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Kergosien</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Université de Lille; Laboratoire GERiiCO. 2023</w:t>
+                <w:t xml:space="preserve">hal-04029021v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport technique du programme AlgoDoc (Algorithme de recommandation de films documentaires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Atbane-El Haoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Laboratoire GERiiCO; Laboratoire DeVisu. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gantier</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041204v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« #INSERNUM : Insérer des femmes dans les métiers du numérique, des solutions à construire ». Rapport à l’intention de la Région Hauts de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Laboratoire GERiiCO; Laboratoire DeVisu. 2020</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maleka Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Région Hauts de France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...52 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5838,100 +5900,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour une analyse sémiopragmatique du transfert multisupport de l'image télévisuelle. Le cas des images de la télé-réalité sur Internet et dans la presse magazine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Charles de Gaulle - Lille III, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00948687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5941,105 +6003,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la circulation et l'appropriation des formes visuelles contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Lyon 2, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04724096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6186,51 +6248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Adrianzen Lapouble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.10176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Givois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Haoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.212.0122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Kane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012002049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.5.3.85-97" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2006.4611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duquenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04794393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04794382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gautschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Maltet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Givois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029021v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041204v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Dilmi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Adrianzen Lapouble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.10176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Givois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Haoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.212.0122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Kane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012002049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.5.3.85-97" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2006.4611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duquenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04794393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04794382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gautschi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Maltet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Givois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029021v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041204v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Dilmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>