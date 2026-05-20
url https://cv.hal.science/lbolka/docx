--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1641,50 +1641,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation du chapitre « Du partage des émotions comme mode de (dé)légitimation de la passion : une exploration des pratiques numériques des fans du groupe Indochine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Ce que les émotions font à la culture et réciproquement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris (Centre National du Livre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La labélisation SAPS pour dynamiser le réseau d’acteurs universitaires de la médiation scientifique de l’Université de Lille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Adrianzen Lapouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1706,126 +1775,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI 2024, Médiation et nouveaux usages sociaux et éducatifs de l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFTS, ENSFEA, Université Toulouse Jean Jaures, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794382v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04742849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des dispositifs numériques patrimoniaux : pistes de réflexion</w:t>
               </w:r>
@@ -2789,50 +2789,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femmes et métiers du numérique, une équation impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equal Pay Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association BPW France, Mar 2017, Marcq-en-Baroeul, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Youtube, un espace d’expression techno-genré ? Médiatisation des compétences et énonciation de la légitimité à travers des vidéos de tests et déballages de smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2841,303 +2910,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youtubeurs, Youtubeuses : Figures, formats, savoirs, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Femmes et métiers du numérique, une équation impossible ?</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques médiatiques et impacts des stéréotypes de genre sur l’orientation scolaire: l’exemple de la filière numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equal Pay Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association BPW France, Mar 2017, Marcq-en-Baroeul, France</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche en sciences de l'information et de la communication : rencontre avec les chercheurs de Lille 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Canopé, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered Representations of Computer Science and IT-related Professions : A Cross-Cultural Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Gautschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence européenne sur l’égalité de genre dans l’enseignement supérieur et la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637547v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01693962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographie documentaire et interfaces tactiles : statut des images et enjeux des interactions en contextes socio-éducatifs</w:t>
               </w:r>
@@ -3639,299 +3639,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la circulation des flux aux discours sur la télévision : La mémoire télévisuelle reconfigurée par les usages du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque bilatéral franco-tunisien des sciences de l’information et de la communication - Les médias et les mémoires de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Sud Toulon Var, Dec 2010, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les émissions de télévision sur le changement climatique : Images et discours de vulgarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e séminaire thématique GIEC « Quel Climat à l’école ? Les « jeunes » face aux changements climatiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre des étoiles ou le nouvel ordre documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Debaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ijaz Mairaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque international sur le document électronique (CiDE 13) - Document numérique entre permanence et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.227-236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.3383.9047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279934v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01309708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiotic approach of media metamorphoses: towards a visual homogenization of the Internet?</w:t>
               </w:r>
@@ -4395,225 +4395,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Favoriser la visibilité du patrimoine cinématographique par les algorithmes. Une expérimentation de recommandation de contenu à contenu appliquée au catalogue de la plateforme Tënk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guèvremont, Véronique; Brin, Colette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle, culture et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université Laval, pp.213-241, 2024, 978-2-7637-5877-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du partage des émotions comme mode de (dé)légitimation de la passion : une exploration des pratiques numériques des fans du groupe Indochine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po; Département des études, de la prospective, des statistiques et de la documentation du ministère de la Culture; Christine Detrez, Kevin Diter et Sylvie Octobre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture &amp; émotions. La dimension affective des goûts.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477371v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04504627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation du jeu vidéo par les enseignants : les apports pédagogiques de l’usage de Minecraft.edu au collège</w:t>
               </w:r>
@@ -4890,50 +4890,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S’adapter pour innover. Imaginaires et réalités de la conception d’un « web-documentaire » pour tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Paul Fourmentraux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Stories. Arts, design et cultures transmédia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2016, 978 2 7056 9192 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Co-conception d'un webdocumentaire avec des femmes éloignées de l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4959,143 +5045,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kiyindou, A., Damone, E. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminaux et environnements numériques mobiles dans l’espace francophone. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09352-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614058v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01288186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacer les frontières socioculturelles pour faciliter l’appropriation d’un dispositif numérique. Expérimentation d’un processus de co-conception</w:t>
               </w:r>
@@ -6248,51 +6248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Adrianzen Lapouble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.10176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Givois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Haoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.212.0122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Kane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012002049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.5.3.85-97" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2006.4611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duquenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04794393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04794382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gautschi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Maltet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Givois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029021v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041204v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Dilmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Adrianzen Lapouble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.10176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Givois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Atbane-El Haoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.212.0122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Kane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012002049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.5.3.85-97" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2006.4611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duquenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04794393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04794382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gautschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742886v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Maltet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Givois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029021v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041204v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Dilmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>